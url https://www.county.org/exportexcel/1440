--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f69d250d4241c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04834d87799049469f7a00a686ec937f.psmdcp" Id="Rbe9674ba1f024a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a89384ccc04168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/421215f2b2264cd1a05b6bf10a9a8b4a.psmdcp" Id="R9df8ee4dbc694b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>