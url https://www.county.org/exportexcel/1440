--- v9 (2026-04-11)
+++ v10 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a89384ccc04168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/421215f2b2264cd1a05b6bf10a9a8b4a.psmdcp" Id="R9df8ee4dbc694b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5792c2d0c9e401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e63ba8a6222f46a8b24d7cc96069a15c.psmdcp" Id="R68c086fe419e453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>