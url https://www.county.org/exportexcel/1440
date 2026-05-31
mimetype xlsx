--- v10 (2026-05-01)
+++ v11 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5792c2d0c9e401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e63ba8a6222f46a8b24d7cc96069a15c.psmdcp" Id="R68c086fe419e453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bda3b3600647eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff0d8f116b26420a9d9200e13bbb94d0.psmdcp" Id="R96e983b36ea14bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>