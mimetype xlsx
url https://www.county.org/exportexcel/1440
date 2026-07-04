--- v11 (2026-05-31)
+++ v12 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bda3b3600647eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff0d8f116b26420a9d9200e13bbb94d0.psmdcp" Id="R96e983b36ea14bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0d19d1210c4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a06a6a3ab851467599e869dc45a85933.psmdcp" Id="Rbdfff0e1799e4a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>