--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0d19d1210c4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a06a6a3ab851467599e869dc45a85933.psmdcp" Id="Rbdfff0e1799e4a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e3a7c643824be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/526c29ccc19b421f96e7d2c82fc67da0.psmdcp" Id="Ra0a6e29b71f94ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>