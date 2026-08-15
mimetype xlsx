--- v13 (2026-07-24)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e3a7c643824be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/526c29ccc19b421f96e7d2c82fc67da0.psmdcp" Id="Ra0a6e29b71f94ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051cc259ee314a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce6689f701c844fdb504261e8dd5ef2e.psmdcp" Id="R81ed1f199d4a4eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>