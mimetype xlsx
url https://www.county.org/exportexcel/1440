--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051cc259ee314a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce6689f701c844fdb504261e8dd5ef2e.psmdcp" Id="R81ed1f199d4a4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37f19a41e9a45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9b9a01476b04144af05c0d319129978.psmdcp" Id="R8527e41ba0d143fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>