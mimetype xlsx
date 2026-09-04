--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37f19a41e9a45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9b9a01476b04144af05c0d319129978.psmdcp" Id="R8527e41ba0d143fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0438d4ebce40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34e182867f304b70840839b2ac6266e5.psmdcp" Id="Rb5a1026e3f9049ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>