--- v8 (2026-03-27)
+++ v9 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64765ac2857444e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/791417606ea94ec89e795fce7a112696.psmdcp" Id="R369ba1999c4c4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138620d83945481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c1358006c9c425799d183dcdfbefd04.psmdcp" Id="R49370ef99eae428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>