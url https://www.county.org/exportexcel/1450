--- v9 (2026-04-16)
+++ v10 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138620d83945481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c1358006c9c425799d183dcdfbefd04.psmdcp" Id="R49370ef99eae428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ac09e6b8da40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a683c6070a394939a055971312534a2d.psmdcp" Id="Rbbeec5d5c4bb4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>