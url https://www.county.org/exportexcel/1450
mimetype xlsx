--- v10 (2026-05-07)
+++ v11 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ac09e6b8da40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a683c6070a394939a055971312534a2d.psmdcp" Id="Rbbeec5d5c4bb4c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57382e821444f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb0082f8a50e47ae9457f9b7b7df83b2.psmdcp" Id="R308b03d55fbe4b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>