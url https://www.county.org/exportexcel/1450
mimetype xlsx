--- v11 (2026-05-27)
+++ v12 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57382e821444f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb0082f8a50e47ae9457f9b7b7df83b2.psmdcp" Id="R308b03d55fbe4b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cd4e0d1e534934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1936fecaa234cde9dd1866ab2f93aca.psmdcp" Id="Reb234bef1aca4c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>