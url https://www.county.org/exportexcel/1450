--- v12 (2026-06-17)
+++ v13 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cd4e0d1e534934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1936fecaa234cde9dd1866ab2f93aca.psmdcp" Id="Reb234bef1aca4c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf8724ae0844709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6269d242a50341fc8d654bfebb1034a5.psmdcp" Id="R58eb29b223a143bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>