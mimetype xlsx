--- v13 (2026-07-07)
+++ v14 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf8724ae0844709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6269d242a50341fc8d654bfebb1034a5.psmdcp" Id="R58eb29b223a143bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6743db101048fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/602bc4bdb2a64da482a7fc7e8fea74a5.psmdcp" Id="R6b1a4f0db65942b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>