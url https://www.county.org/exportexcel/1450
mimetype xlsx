--- v14 (2026-07-27)
+++ v15 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6743db101048fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/602bc4bdb2a64da482a7fc7e8fea74a5.psmdcp" Id="R6b1a4f0db65942b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80f5c3eeeb34e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbb9bfd5895e424485400ba1e16a1990.psmdcp" Id="R09a1ca0936914a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>