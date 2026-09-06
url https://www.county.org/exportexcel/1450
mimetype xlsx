--- v15 (2026-08-17)
+++ v16 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80f5c3eeeb34e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbb9bfd5895e424485400ba1e16a1990.psmdcp" Id="R09a1ca0936914a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4a3562987647b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0e442883ff848728f15c9712119fcc6.psmdcp" Id="R60293f540c0b4318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>