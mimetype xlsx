--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9783ab2b34b4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6485c3381787494885a7146604df7a47.psmdcp" Id="R7c3e5f8829ed472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8136d061bf439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6f00bf6a79a47b388fd0ec281a549b3.psmdcp" Id="R9c13b80e057d4312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>