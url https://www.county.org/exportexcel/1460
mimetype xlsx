--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8136d061bf439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6f00bf6a79a47b388fd0ec281a549b3.psmdcp" Id="R9c13b80e057d4312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d952ca74e2f4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab8b01daed1f4d8bb386776cc39e6e80.psmdcp" Id="R0012f433e9cf4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>