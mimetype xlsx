--- v9 (2026-05-03)
+++ v10 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d952ca74e2f4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab8b01daed1f4d8bb386776cc39e6e80.psmdcp" Id="R0012f433e9cf4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef09fa18ea64398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7ac032316ce4c6bb1922456ab2d5a98.psmdcp" Id="R921be5f120a343b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>