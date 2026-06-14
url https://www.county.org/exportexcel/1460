--- v10 (2026-05-24)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef09fa18ea64398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7ac032316ce4c6bb1922456ab2d5a98.psmdcp" Id="R921be5f120a343b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad24ef78f6a9470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca522ba6039946cc9e5a75cba2628b2f.psmdcp" Id="R9a0f8b3a16c244ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>