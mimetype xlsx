--- v11 (2026-06-14)
+++ v12 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad24ef78f6a9470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca522ba6039946cc9e5a75cba2628b2f.psmdcp" Id="R9a0f8b3a16c244ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da3ddf20aad47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4062ecb962e346e9929a8cf7bc04d27e.psmdcp" Id="R73fe4d6f32004cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>