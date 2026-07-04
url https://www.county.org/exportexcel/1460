--- v12 (2026-06-14)
+++ v13 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da3ddf20aad47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4062ecb962e346e9929a8cf7bc04d27e.psmdcp" Id="R73fe4d6f32004cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155ad5238814446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c7fa50d324f4e43a337b4b1cf1779d1.psmdcp" Id="Re28b6fbc857544fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>