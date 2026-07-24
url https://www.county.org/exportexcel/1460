--- v13 (2026-07-04)
+++ v14 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155ad5238814446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c7fa50d324f4e43a337b4b1cf1779d1.psmdcp" Id="Re28b6fbc857544fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36a368e698848d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af390c8d0c754e64933271b94a4e4d9c.psmdcp" Id="R0867620efd304b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>