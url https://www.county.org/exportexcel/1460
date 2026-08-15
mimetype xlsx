--- v14 (2026-07-24)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36a368e698848d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af390c8d0c754e64933271b94a4e4d9c.psmdcp" Id="R0867620efd304b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d679d2227f047ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29f77307d6fd427bb80f88b73bff4d93.psmdcp" Id="R87e0f62a5f9549bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>