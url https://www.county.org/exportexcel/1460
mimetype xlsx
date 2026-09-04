--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d679d2227f047ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29f77307d6fd427bb80f88b73bff4d93.psmdcp" Id="R87e0f62a5f9549bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65c7ac94181480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15732560b9524c448194c23113d9ca8e.psmdcp" Id="R660a4b443c05471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>