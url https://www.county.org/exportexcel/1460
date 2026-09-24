--- v16 (2026-09-04)
+++ v17 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65c7ac94181480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15732560b9524c448194c23113d9ca8e.psmdcp" Id="R660a4b443c05471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea22c08226547e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74ec62a17cbe4f5bac13e728aeddf69e.psmdcp" Id="R3972e3905b534e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>