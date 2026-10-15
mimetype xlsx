--- v17 (2026-09-24)
+++ v18 (2026-10-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea22c08226547e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74ec62a17cbe4f5bac13e728aeddf69e.psmdcp" Id="R3972e3905b534e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd51cd2c24d41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e31be8904ccf44b3b2e44289ff21992c.psmdcp" Id="R25b355d8cb274db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>