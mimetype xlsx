--- v18 (2026-10-15)
+++ v19 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd51cd2c24d41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e31be8904ccf44b3b2e44289ff21992c.psmdcp" Id="R25b355d8cb274db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81db4e7989ab4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3706651f8414836893ff377b3ad0776.psmdcp" Id="Raae5827dbaa64cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>