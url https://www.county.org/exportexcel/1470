--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195849e2db534b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff9963cefd794891a49d83c8c1cd484d.psmdcp" Id="R5e558e3075804249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96606f22be774e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fdbcaf0c8e84d7ba65b7641604b8065.psmdcp" Id="R69db1ba288fe4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>