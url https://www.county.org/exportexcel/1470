--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96606f22be774e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fdbcaf0c8e84d7ba65b7641604b8065.psmdcp" Id="R69db1ba288fe4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cb0623c2614b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afbd6e60063a4ec9ad9a78a0fad46067.psmdcp" Id="R16b10d6438b2478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>