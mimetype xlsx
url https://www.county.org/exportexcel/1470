--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cb0623c2614b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afbd6e60063a4ec9ad9a78a0fad46067.psmdcp" Id="R16b10d6438b2478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cce78963234d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48e15be03d1c4a1393f8b593be10e3d5.psmdcp" Id="Rfb02852251d74b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>