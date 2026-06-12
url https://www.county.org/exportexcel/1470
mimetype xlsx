--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cce78963234d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48e15be03d1c4a1393f8b593be10e3d5.psmdcp" Id="Rfb02852251d74b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4dce4d4f6024c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d93bdb4863034036a3e7af743c73c171.psmdcp" Id="Ra83fcb27b62e423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>