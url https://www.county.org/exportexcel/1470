--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4dce4d4f6024c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d93bdb4863034036a3e7af743c73c171.psmdcp" Id="Ra83fcb27b62e423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab6f3c2dd5448af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0afaf6c4e644d7aa738c6fc443f3adb.psmdcp" Id="R801180e0fc5249c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>