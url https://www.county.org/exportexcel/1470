--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab6f3c2dd5448af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0afaf6c4e644d7aa738c6fc443f3adb.psmdcp" Id="R801180e0fc5249c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fcc9877d924de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4804d5c9b559411085fe064bfd89aece.psmdcp" Id="R3ba0d88ce8014477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>