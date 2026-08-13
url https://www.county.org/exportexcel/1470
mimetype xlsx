--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fcc9877d924de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4804d5c9b559411085fe064bfd89aece.psmdcp" Id="R3ba0d88ce8014477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5adee978887497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8718d8a1f605493d8972328352da3e23.psmdcp" Id="R0253fce9b2454eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>