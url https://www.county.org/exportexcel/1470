--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5adee978887497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8718d8a1f605493d8972328352da3e23.psmdcp" Id="R0253fce9b2454eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ad919b48764e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d2afbe026e9427e89bd0a921e72ced7.psmdcp" Id="Re37e3cd3c26944f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>