--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e42937bab2a4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8776860c1984663885334a70610d3f0.psmdcp" Id="Rf70e9e65b4d14efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b550bd950e4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24635cee19f9451eb094674dd04ca493.psmdcp" Id="R03209ba442d642c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>