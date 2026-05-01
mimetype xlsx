--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b550bd950e4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24635cee19f9451eb094674dd04ca493.psmdcp" Id="R03209ba442d642c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea76aaae764f4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1f889119ffa49bc94062e9351ee8575.psmdcp" Id="Re731c1efdace4e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>