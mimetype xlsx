--- v9 (2026-05-01)
+++ v10 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea76aaae764f4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1f889119ffa49bc94062e9351ee8575.psmdcp" Id="Re731c1efdace4e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4df8c58e8842e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/764fe1fd51fc4da5bebddecf837a25fd.psmdcp" Id="R0aa3163f77544b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>