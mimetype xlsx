--- v10 (2026-05-21)
+++ v11 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4df8c58e8842e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/764fe1fd51fc4da5bebddecf837a25fd.psmdcp" Id="R0aa3163f77544b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e4d0e8554c4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea56277d9594528b0792738b1ae0f5c.psmdcp" Id="R974f95a51c5e4268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>