--- v11 (2026-06-10)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e4d0e8554c4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea56277d9594528b0792738b1ae0f5c.psmdcp" Id="R974f95a51c5e4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61fa677786714e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e03185eb9e7f4a59a2591d1ea26b9352.psmdcp" Id="Re8dbb4fc849c4a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>