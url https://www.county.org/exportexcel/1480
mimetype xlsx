--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61fa677786714e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e03185eb9e7f4a59a2591d1ea26b9352.psmdcp" Id="Re8dbb4fc849c4a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9595df46863642e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7829102fb070427693425b4b5982157f.psmdcp" Id="Rd114d251e5ce456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>