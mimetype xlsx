--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9595df46863642e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7829102fb070427693425b4b5982157f.psmdcp" Id="Rd114d251e5ce456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8ce0c64d634cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446e729289d64425b170c59dced5cafe.psmdcp" Id="R986666b8ef874d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>