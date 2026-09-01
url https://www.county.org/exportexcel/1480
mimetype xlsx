--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8ce0c64d634cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446e729289d64425b170c59dced5cafe.psmdcp" Id="R986666b8ef874d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc6b45d96b04073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e562276abecd499ea946eb2e39cf2288.psmdcp" Id="Rb72d36819f0c4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>