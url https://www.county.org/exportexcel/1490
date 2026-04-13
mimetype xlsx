--- v9 (2026-03-23)
+++ v10 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7663e66540c49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a5ea1b6fe804cd3981a73694a0f1189.psmdcp" Id="R06039ed7b0cb40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra593c62980b04c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/918236296a4f4f72b006693cf6454683.psmdcp" Id="Ree00170fddb54166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>