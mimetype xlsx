--- v10 (2026-04-13)
+++ v11 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra593c62980b04c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/918236296a4f4f72b006693cf6454683.psmdcp" Id="Ree00170fddb54166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f4dbdb2af345a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df85f1e3ed2244b1a0d7d98ca4f59244.psmdcp" Id="R39fe635ddc3c48e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>