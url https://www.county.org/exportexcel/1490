--- v11 (2026-04-13)
+++ v12 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f4dbdb2af345a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df85f1e3ed2244b1a0d7d98ca4f59244.psmdcp" Id="R39fe635ddc3c48e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b95d2cc768b4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62b7378b12964411882d445c1662b25e.psmdcp" Id="R1e1058fb816c44d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>