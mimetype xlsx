--- v12 (2026-05-03)
+++ v13 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b95d2cc768b4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62b7378b12964411882d445c1662b25e.psmdcp" Id="R1e1058fb816c44d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e58b5978db34ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b55fad72ace74c1fb226dd5dd9cccd81.psmdcp" Id="Rc93b5b6015114cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>