--- v13 (2026-05-23)
+++ v14 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e58b5978db34ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b55fad72ace74c1fb226dd5dd9cccd81.psmdcp" Id="Rc93b5b6015114cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5de7752cacb4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24ac43b574bc4271b1df9dc72be33e13.psmdcp" Id="Rcf2497f1747547e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>