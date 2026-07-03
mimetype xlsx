--- v14 (2026-06-12)
+++ v15 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5de7752cacb4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24ac43b574bc4271b1df9dc72be33e13.psmdcp" Id="Rcf2497f1747547e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99a151b731b4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9081d5e1071c478d9e5755b49753f347.psmdcp" Id="Rd7cf7894189c4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>