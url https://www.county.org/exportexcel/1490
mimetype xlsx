--- v15 (2026-07-03)
+++ v16 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99a151b731b4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9081d5e1071c478d9e5755b49753f347.psmdcp" Id="Rd7cf7894189c4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5673517a580c4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f9e1aec2def4377a01c765d91285f46.psmdcp" Id="R3a1aa49d72cd49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>