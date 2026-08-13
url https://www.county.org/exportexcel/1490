--- v16 (2026-07-23)
+++ v17 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5673517a580c4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f9e1aec2def4377a01c765d91285f46.psmdcp" Id="R3a1aa49d72cd49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca25f2fab9654a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0565d86b33b64042b91b5fc178189389.psmdcp" Id="R4f8eebba60d94671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>