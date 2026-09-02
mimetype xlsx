--- v17 (2026-08-13)
+++ v18 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca25f2fab9654a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0565d86b33b64042b91b5fc178189389.psmdcp" Id="R4f8eebba60d94671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6160a4c0aa7a4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d324ff21768a41d6bcc52007b49d36d4.psmdcp" Id="R2a2f5271ba0e4f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>