--- v6 (2026-03-20)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6877e88b5a78416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd22106bd2dd4e5a83060840fe78d83c.psmdcp" Id="R8d2fa73a78e84d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8531932158a4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9275d927abf14b02822bde421211cd92.psmdcp" Id="R86cb8799bb404c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>