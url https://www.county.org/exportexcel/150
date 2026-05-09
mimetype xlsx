--- v7 (2026-04-19)
+++ v8 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8531932158a4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9275d927abf14b02822bde421211cd92.psmdcp" Id="R86cb8799bb404c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34efc30eacc84e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7eb0e89d63944bea8b35c77573d19cbf.psmdcp" Id="R8f552252c37f4e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>