--- v8 (2026-05-09)
+++ v9 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34efc30eacc84e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7eb0e89d63944bea8b35c77573d19cbf.psmdcp" Id="R8f552252c37f4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4563deb5f734558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16bce70c23a846b88e203972a7033ed1.psmdcp" Id="Re856c488486b42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>