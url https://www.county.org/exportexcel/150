--- v9 (2026-05-29)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4563deb5f734558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16bce70c23a846b88e203972a7033ed1.psmdcp" Id="Re856c488486b42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde5a9de2b9440f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e74e1e631a7048dea1d9c339ab3978bc.psmdcp" Id="R4c8d96186e514398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>