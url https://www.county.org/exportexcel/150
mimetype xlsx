--- v10 (2026-06-19)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde5a9de2b9440f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e74e1e631a7048dea1d9c339ab3978bc.psmdcp" Id="R4c8d96186e514398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433823b37e0a4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4743cbbb18584931b831be5d698f39f4.psmdcp" Id="R423d29439e074111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>