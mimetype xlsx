--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433823b37e0a4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4743cbbb18584931b831be5d698f39f4.psmdcp" Id="R423d29439e074111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c29acd6126f4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15058e428df7482d95b1109555c6f154.psmdcp" Id="R33570e2cc3ad4abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>