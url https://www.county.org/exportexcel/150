--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c29acd6126f4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15058e428df7482d95b1109555c6f154.psmdcp" Id="R33570e2cc3ad4abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab660de02e774b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e5d1daefa534396975c0cc8d35ba45d.psmdcp" Id="R4224466930094f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>