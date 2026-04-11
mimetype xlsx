--- v10 (2026-03-22)
+++ v11 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f285a3ec8649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa7342c6e5564ed59833761f4de4079c.psmdcp" Id="R6889e85148a7466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b4e66db08c484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09b5b4017b604222bd3e7bb9b8e9d38d.psmdcp" Id="R9a7d3f2b41f54742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>