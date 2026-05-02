--- v11 (2026-04-11)
+++ v12 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b4e66db08c484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09b5b4017b604222bd3e7bb9b8e9d38d.psmdcp" Id="R9a7d3f2b41f54742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ee1415aa164458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0274d8f8d71c4636bae3052f2c3ff897.psmdcp" Id="R7867714803294172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>