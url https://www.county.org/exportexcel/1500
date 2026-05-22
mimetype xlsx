--- v12 (2026-05-02)
+++ v13 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ee1415aa164458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0274d8f8d71c4636bae3052f2c3ff897.psmdcp" Id="R7867714803294172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f8998c71aa454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f81a1ebfbd1d48f7b9eedc772f043c42.psmdcp" Id="R6834d0273b824b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>