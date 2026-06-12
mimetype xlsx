--- v13 (2026-05-22)
+++ v14 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f8998c71aa454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f81a1ebfbd1d48f7b9eedc772f043c42.psmdcp" Id="R6834d0273b824b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b9d8899bfd472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c52ea19ab4045b2a2cff43dae33a847.psmdcp" Id="R1e6e20ad40ff47ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>