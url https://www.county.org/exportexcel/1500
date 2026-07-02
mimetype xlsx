--- v14 (2026-06-12)
+++ v15 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b9d8899bfd472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c52ea19ab4045b2a2cff43dae33a847.psmdcp" Id="R1e6e20ad40ff47ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d471f979b634697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235825b7cc1449e79daaa37dbe8891cb.psmdcp" Id="R7b3f1482e5e842d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>