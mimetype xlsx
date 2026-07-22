--- v15 (2026-07-02)
+++ v16 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d471f979b634697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235825b7cc1449e79daaa37dbe8891cb.psmdcp" Id="R7b3f1482e5e842d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbf0d94d8644bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3b9fd39532c4698bd917a21b45ed489.psmdcp" Id="R50b7c20a31b14473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>