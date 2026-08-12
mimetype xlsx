--- v16 (2026-07-22)
+++ v17 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbf0d94d8644bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3b9fd39532c4698bd917a21b45ed489.psmdcp" Id="R50b7c20a31b14473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6668e981bb4a4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c056f35c9211454b997462c0bcf94d63.psmdcp" Id="Rbd7373274f5b459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>