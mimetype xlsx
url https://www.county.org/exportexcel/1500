--- v17 (2026-08-12)
+++ v18 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6668e981bb4a4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c056f35c9211454b997462c0bcf94d63.psmdcp" Id="Rbd7373274f5b459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ab06c64d5b4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a72856d96c146dab6c955b839f1933b.psmdcp" Id="R9773211b7d1c4014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>