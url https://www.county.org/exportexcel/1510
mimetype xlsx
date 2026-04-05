--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0728536ea441c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ad32b1c6d9140b1a322de05b7aa5fd0.psmdcp" Id="R7d27d7de6e8a4e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71594b2a3b294985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2700b6d1928747749edfea0fc861a9ec.psmdcp" Id="Rc31c507e8a71437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>