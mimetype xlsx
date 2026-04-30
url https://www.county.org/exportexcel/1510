--- v5 (2026-04-05)
+++ v6 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71594b2a3b294985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2700b6d1928747749edfea0fc861a9ec.psmdcp" Id="Rc31c507e8a71437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74841a9046354228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69fb17d14aea44b1878635c8741cfe65.psmdcp" Id="R0a76b387a3d748d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>