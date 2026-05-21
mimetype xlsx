--- v6 (2026-04-30)
+++ v7 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74841a9046354228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69fb17d14aea44b1878635c8741cfe65.psmdcp" Id="R0a76b387a3d748d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fe7d6592ad4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3530cea05b840aeae90fae764b95fb1.psmdcp" Id="R0faeb37b32d84ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>