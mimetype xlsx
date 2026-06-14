--- v7 (2026-05-21)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fe7d6592ad4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3530cea05b840aeae90fae764b95fb1.psmdcp" Id="R0faeb37b32d84ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb8bb7ccb4a459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0656aa900c5648179f76d019d3639d92.psmdcp" Id="Rfb9b4c5342d04720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>