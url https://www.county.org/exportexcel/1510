--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb8bb7ccb4a459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0656aa900c5648179f76d019d3639d92.psmdcp" Id="Rfb9b4c5342d04720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c837c0fddc34a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ac96379e0c5437e8a92970fb3559f3f.psmdcp" Id="R31878661bdbd4de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>