--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c837c0fddc34a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ac96379e0c5437e8a92970fb3559f3f.psmdcp" Id="R31878661bdbd4de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f3324ec12b4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b892dbe9673d4feba917c4d383c578d2.psmdcp" Id="Rf1cab003fabb4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>