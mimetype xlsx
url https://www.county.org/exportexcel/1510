--- v10 (2026-07-24)
+++ v11 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f3324ec12b4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b892dbe9673d4feba917c4d383c578d2.psmdcp" Id="Rf1cab003fabb4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd550d23ce867466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ad015213b564c50a8b20a6b086b08b2.psmdcp" Id="R9d04134e84594d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>