--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd550d23ce867466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ad015213b564c50a8b20a6b086b08b2.psmdcp" Id="R9d04134e84594d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2895f82706c454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d17e22d6b4345baa2b0aa6032ca7543.psmdcp" Id="Rc8ad13480e654362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>