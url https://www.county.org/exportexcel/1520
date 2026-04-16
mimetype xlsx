--- v7 (2026-03-27)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8419f42df7774c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f1ba46db1964dc1a2d90e0be08037ac.psmdcp" Id="R516203aa60894a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6ba47298794151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/912682e4466e40d19dc35f0d4520e811.psmdcp" Id="R8a306260d7644d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>