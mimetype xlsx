--- v8 (2026-04-16)
+++ v9 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6ba47298794151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/912682e4466e40d19dc35f0d4520e811.psmdcp" Id="R8a306260d7644d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80498837adb448fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccc6612c58da40759803ee50810691e8.psmdcp" Id="R2ddd488771054197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>