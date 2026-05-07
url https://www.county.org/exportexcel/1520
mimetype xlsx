--- v9 (2026-04-16)
+++ v10 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80498837adb448fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccc6612c58da40759803ee50810691e8.psmdcp" Id="R2ddd488771054197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c21d84f4830422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66163fab3e4c43debf824389a4781c2d.psmdcp" Id="R6604d7e41b494457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>