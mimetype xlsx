--- v10 (2026-05-07)
+++ v11 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c21d84f4830422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66163fab3e4c43debf824389a4781c2d.psmdcp" Id="R6604d7e41b494457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce48caa73a314fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06d197b351834657be11845ff8fc7e65.psmdcp" Id="Rd54cf18d490c42b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>