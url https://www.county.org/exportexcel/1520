--- v11 (2026-05-27)
+++ v12 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce48caa73a314fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06d197b351834657be11845ff8fc7e65.psmdcp" Id="Rd54cf18d490c42b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2066541240b47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68cee4f512ce4a79b4d1b8cd7085b0e4.psmdcp" Id="R4ac10ccc41a14c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>