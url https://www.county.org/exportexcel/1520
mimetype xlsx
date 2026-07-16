--- v12 (2026-06-21)
+++ v13 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2066541240b47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68cee4f512ce4a79b4d1b8cd7085b0e4.psmdcp" Id="R4ac10ccc41a14c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544188c9e6dd4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ace68a42eaf49cea17f1adad3ddf3a6.psmdcp" Id="R7e7185b469c14a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>