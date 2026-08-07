--- v13 (2026-07-16)
+++ v14 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544188c9e6dd4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ace68a42eaf49cea17f1adad3ddf3a6.psmdcp" Id="R7e7185b469c14a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87d777cb82f4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/859f6992697345b7bdf71c9aa65da322.psmdcp" Id="R1bd015ce46804fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>