--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87d777cb82f4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/859f6992697345b7bdf71c9aa65da322.psmdcp" Id="R1bd015ce46804fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d8df96c6934748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/169b6789dd3a4a2e83aed274f3ac2473.psmdcp" Id="Rb106b45be2544f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>