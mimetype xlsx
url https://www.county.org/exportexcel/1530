--- v7 (2026-03-26)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb5a02227d44b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/241c9fcd82604308a1566f3d407044b5.psmdcp" Id="R24e0019181584612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c695634265740ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfc46cc3b3eb4596aaa17176f8c1c2cd.psmdcp" Id="R7e5a9e4928234c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>