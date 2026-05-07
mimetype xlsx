--- v8 (2026-04-16)
+++ v9 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c695634265740ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfc46cc3b3eb4596aaa17176f8c1c2cd.psmdcp" Id="R7e5a9e4928234c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa935a21bbe94f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951a99e0161748a2a1062da4f558d915.psmdcp" Id="R1b2468bd6c5a45e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>