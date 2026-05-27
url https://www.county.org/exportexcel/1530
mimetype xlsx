--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa935a21bbe94f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951a99e0161748a2a1062da4f558d915.psmdcp" Id="R1b2468bd6c5a45e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015db5a897294e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/547e4c9f66124ec1b889d93b065ad8e2.psmdcp" Id="R8584dd469ba14800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>