--- v10 (2026-05-27)
+++ v11 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015db5a897294e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/547e4c9f66124ec1b889d93b065ad8e2.psmdcp" Id="R8584dd469ba14800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c8b33d1cdc4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31093ceb987b463a80e72ee84171d2da.psmdcp" Id="Rcd06095d5f1749a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>