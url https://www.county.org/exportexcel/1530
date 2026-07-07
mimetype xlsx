--- v11 (2026-06-17)
+++ v12 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c8b33d1cdc4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31093ceb987b463a80e72ee84171d2da.psmdcp" Id="Rcd06095d5f1749a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f47568df644836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ac799dc2acc4822bf1442cb7ded60be.psmdcp" Id="Rff8e5389b66b4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>