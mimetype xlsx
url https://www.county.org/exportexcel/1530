--- v12 (2026-07-07)
+++ v13 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f47568df644836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ac799dc2acc4822bf1442cb7ded60be.psmdcp" Id="Rff8e5389b66b4930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14691addea8543bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72489fda54e84c938c8f560ef9f35fd2.psmdcp" Id="R460eb51ce1ac4149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>