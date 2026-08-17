--- v13 (2026-07-27)
+++ v14 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14691addea8543bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72489fda54e84c938c8f560ef9f35fd2.psmdcp" Id="R460eb51ce1ac4149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1717475cbc6542c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/175fb30d021c4b9ab8de35da0c5b1397.psmdcp" Id="Redf2d278086841dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>