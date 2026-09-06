--- v14 (2026-08-17)
+++ v15 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1717475cbc6542c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/175fb30d021c4b9ab8de35da0c5b1397.psmdcp" Id="Redf2d278086841dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae0addb6adb4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6f27cf7677b4e1a85842a6583342e05.psmdcp" Id="Rb446de7748d440a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>