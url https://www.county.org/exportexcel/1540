--- v6 (2026-03-12)
+++ v7 (2026-04-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80276ba220ab4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad2aeb1e2bfb4a3790638fcb48eddf66.psmdcp" Id="Rb1cc31171eb14ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7dbd82744d4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc8226a20def4cc99c61a749f2fde52f.psmdcp" Id="Re660a48d3f1a42e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>