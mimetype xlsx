--- v7 (2026-04-04)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7dbd82744d4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc8226a20def4cc99c61a749f2fde52f.psmdcp" Id="Re660a48d3f1a42e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e169edae56461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b676028972c444a93cbe7210c4e18f3.psmdcp" Id="R1b38ae463bfe4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>