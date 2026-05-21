--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e169edae56461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b676028972c444a93cbe7210c4e18f3.psmdcp" Id="R1b38ae463bfe4a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad99d4e71aa492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00813340981142678819079353f23d4d.psmdcp" Id="R5053c68ca9ea46b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>