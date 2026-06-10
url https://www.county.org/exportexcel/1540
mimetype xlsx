--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad99d4e71aa492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00813340981142678819079353f23d4d.psmdcp" Id="R5053c68ca9ea46b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc979557887ce45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd516915f07f4f7aa3622435ffa2cf1e.psmdcp" Id="R6c3327d5c056488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>