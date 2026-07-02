--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc979557887ce45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd516915f07f4f7aa3622435ffa2cf1e.psmdcp" Id="R6c3327d5c056488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf4c1e123914246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d242fd4c4d24d9487b067bd8d549f54.psmdcp" Id="R07e0abb9745f44a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>