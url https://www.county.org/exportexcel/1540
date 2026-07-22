--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf4c1e123914246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d242fd4c4d24d9487b067bd8d549f54.psmdcp" Id="R07e0abb9745f44a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b1001dce624fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d04aa47e4cc4892b12f86b8d781722a.psmdcp" Id="R7cabc033a8ee482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>