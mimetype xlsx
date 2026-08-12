--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b1001dce624fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d04aa47e4cc4892b12f86b8d781722a.psmdcp" Id="R7cabc033a8ee482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabf4d95afc44952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9fdf8103d844092834298183db280b0.psmdcp" Id="Re7b8c4d235074501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>