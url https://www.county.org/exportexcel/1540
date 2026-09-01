--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabf4d95afc44952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9fdf8103d844092834298183db280b0.psmdcp" Id="Re7b8c4d235074501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d74c82066e49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a41f0052b75d42d4aa2b2a0c4e9a0da0.psmdcp" Id="Raaaf1bae22d745f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>