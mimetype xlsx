--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6614c882844338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/746333da45864f0790d6c6a59bb14d17.psmdcp" Id="R582ebc38033e479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaad1b4126e74f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51cfb924ad184685beaaf7498910fddd.psmdcp" Id="Rbf696f41a7f14514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>