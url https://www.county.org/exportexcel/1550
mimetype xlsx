--- v9 (2026-04-11)
+++ v10 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaad1b4126e74f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51cfb924ad184685beaaf7498910fddd.psmdcp" Id="Rbf696f41a7f14514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cb42e72add4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0e7e7d5cced484a891f0bab2156ec74.psmdcp" Id="R100d92df9602440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>