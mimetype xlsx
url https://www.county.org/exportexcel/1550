--- v10 (2026-05-02)
+++ v11 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cb42e72add4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0e7e7d5cced484a891f0bab2156ec74.psmdcp" Id="R100d92df9602440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54c6e49cb20473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44481e5814064f87b0b52bea08205993.psmdcp" Id="R3977ded70dbc4c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>