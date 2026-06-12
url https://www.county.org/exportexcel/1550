--- v11 (2026-05-22)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54c6e49cb20473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44481e5814064f87b0b52bea08205993.psmdcp" Id="R3977ded70dbc4c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c95981cc0f42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b6eaff677940cb982a27f6a4de450d.psmdcp" Id="Rb74b8b6b71c24241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>