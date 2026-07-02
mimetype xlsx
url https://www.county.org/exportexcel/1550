--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c95981cc0f42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b6eaff677940cb982a27f6a4de450d.psmdcp" Id="Rb74b8b6b71c24241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5b5662f1dd4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc0bf743a6c6493e8cdf17df5472378a.psmdcp" Id="R009969df0ddc41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>