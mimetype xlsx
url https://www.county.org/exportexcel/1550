--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5b5662f1dd4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc0bf743a6c6493e8cdf17df5472378a.psmdcp" Id="R009969df0ddc41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123d982a16a84bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5960c85bd98f4e8495b034c1d12777d3.psmdcp" Id="R7a64d20eca724841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>