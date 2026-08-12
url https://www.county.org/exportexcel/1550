--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123d982a16a84bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5960c85bd98f4e8495b034c1d12777d3.psmdcp" Id="R7a64d20eca724841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60a85d11c53483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38dc251216644c588629ee0bec4662fa.psmdcp" Id="R78bb7fa275514653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>