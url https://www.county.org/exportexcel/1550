--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60a85d11c53483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38dc251216644c588629ee0bec4662fa.psmdcp" Id="R78bb7fa275514653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f969c66e0b4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0cb9b18af734de3894f904bbdb05fac.psmdcp" Id="R5ea23c72f1de435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>