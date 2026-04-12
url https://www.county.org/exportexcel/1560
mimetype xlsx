--- v10 (2026-03-22)
+++ v11 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9fca62775a4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/928c49cffb4c48d1914c63d08cad1c50.psmdcp" Id="Re6340ca0e58141ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d15233334b4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5921162940c4f29bb2569ab287a4f74.psmdcp" Id="R0c55f9531b914e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>