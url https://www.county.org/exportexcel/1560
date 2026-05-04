--- v11 (2026-04-12)
+++ v12 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d15233334b4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5921162940c4f29bb2569ab287a4f74.psmdcp" Id="R0c55f9531b914e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521c5c9db8f3425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3848cc61392342d2a91066bf0e16b4bc.psmdcp" Id="Rff94fe636ef34fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>