--- v12 (2026-05-04)
+++ v13 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521c5c9db8f3425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3848cc61392342d2a91066bf0e16b4bc.psmdcp" Id="Rff94fe636ef34fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4e6addae8a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bf9556bf5c04d96a86e3821d68e9566.psmdcp" Id="R336b867eb8254141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>