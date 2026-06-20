--- v13 (2026-05-30)
+++ v14 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4e6addae8a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bf9556bf5c04d96a86e3821d68e9566.psmdcp" Id="R336b867eb8254141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8e4b75a21445ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0268e2d61271492c8d8268d20789b788.psmdcp" Id="R59a4b10aefa64068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>