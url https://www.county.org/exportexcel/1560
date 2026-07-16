--- v14 (2026-06-20)
+++ v15 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8e4b75a21445ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0268e2d61271492c8d8268d20789b788.psmdcp" Id="R59a4b10aefa64068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf8f779a1d64178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04dfe7d723c44a96a976798a70f0c694.psmdcp" Id="Rf6282161596141aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>