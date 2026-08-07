--- v15 (2026-07-16)
+++ v16 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf8f779a1d64178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04dfe7d723c44a96a976798a70f0c694.psmdcp" Id="Rf6282161596141aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126f774343c444fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46fb221a882441bc9da0be91e2b2a65b.psmdcp" Id="Rb183029a1b284281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>