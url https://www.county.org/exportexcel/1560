--- v16 (2026-08-07)
+++ v17 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126f774343c444fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46fb221a882441bc9da0be91e2b2a65b.psmdcp" Id="Rb183029a1b284281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeefe49dcaf64c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94c9544ca1c547c18392bce545670e27.psmdcp" Id="Rafec4a216c574fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>