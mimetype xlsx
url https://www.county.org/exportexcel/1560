--- v17 (2026-08-28)
+++ v18 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeefe49dcaf64c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94c9544ca1c547c18392bce545670e27.psmdcp" Id="Rafec4a216c574fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafdd278cf33488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffb1ebf567934e1da57a3ad2e6931e0b.psmdcp" Id="Raa077c1abb464b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>