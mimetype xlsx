--- v18 (2026-09-17)
+++ v19 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafdd278cf33488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffb1ebf567934e1da57a3ad2e6931e0b.psmdcp" Id="Raa077c1abb464b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337fa3fe36c9480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a1eb586c3c34ff6a54842fdc8e97d27.psmdcp" Id="Re81b8882f43f449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>