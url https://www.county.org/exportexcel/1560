--- v19 (2026-10-17)
+++ v20 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337fa3fe36c9480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a1eb586c3c34ff6a54842fdc8e97d27.psmdcp" Id="Re81b8882f43f449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a6eee49ae348ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7594e15ffdbe4b9a9d2a1731c729e1ee.psmdcp" Id="Reb9c156f5a1847f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>