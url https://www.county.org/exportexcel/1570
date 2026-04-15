--- v7 (2026-03-26)
+++ v8 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98f44f389d146cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02fd2c8c8cad4b3cb6b520e6fba52ab0.psmdcp" Id="R8da82cf766c74966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9643b5c30870402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b1168873e88434192e6f76987d824e7.psmdcp" Id="Ra43e86f611b448fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>