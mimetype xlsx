--- v8 (2026-04-15)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9643b5c30870402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b1168873e88434192e6f76987d824e7.psmdcp" Id="Ra43e86f611b448fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8869e514f6aa4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0d104aafe7848dd88edeac91fecb397.psmdcp" Id="R840fccd8c8914d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>