--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8869e514f6aa4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0d104aafe7848dd88edeac91fecb397.psmdcp" Id="R840fccd8c8914d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f009fc8fd34168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2f165b7f66340dcb2c605189a3e95d2.psmdcp" Id="R4b858605566e4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>