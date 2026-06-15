--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f009fc8fd34168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2f165b7f66340dcb2c605189a3e95d2.psmdcp" Id="R4b858605566e4e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4687918f77450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da5ab793774844f38107c41930836974.psmdcp" Id="Rdcc84fe5bc0a40df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>