--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4687918f77450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da5ab793774844f38107c41930836974.psmdcp" Id="Rdcc84fe5bc0a40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ceaec506a3a40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/835f5689be7e4fac9b6a3744bf13f518.psmdcp" Id="R0bb061ffdbf54f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>