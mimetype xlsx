--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ceaec506a3a40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/835f5689be7e4fac9b6a3744bf13f518.psmdcp" Id="R0bb061ffdbf54f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e514adcb934a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97589b26a1eb4470aec336642e5b979f.psmdcp" Id="R6b295eecfcae42a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>