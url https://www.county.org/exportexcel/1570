--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e514adcb934a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97589b26a1eb4470aec336642e5b979f.psmdcp" Id="R6b295eecfcae42a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e665ba7b0b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f929b845c7894b7faa00e7d750b2f634.psmdcp" Id="R19024c03f2424a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>