--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e665ba7b0b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f929b845c7894b7faa00e7d750b2f634.psmdcp" Id="R19024c03f2424a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb402ace3ddb419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5e37d7ce1ee471ba49ed8d5b72eb22a.psmdcp" Id="R6ea35126d9c24d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>