--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb402ace3ddb419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5e37d7ce1ee471ba49ed8d5b72eb22a.psmdcp" Id="R6ea35126d9c24d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467176d04bc04d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a4f1ed0d4774af289a1b1c48ee5af33.psmdcp" Id="R6575bacd84494e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>