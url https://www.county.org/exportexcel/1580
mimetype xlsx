--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf997b3d6654d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07e42632512d4358ba23efc69710da3f.psmdcp" Id="Raec4c58d79fa4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f86d2285b941c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f5129593122449188465d6671b2069a.psmdcp" Id="R48e92dff2b4b43f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>