--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f86d2285b941c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f5129593122449188465d6671b2069a.psmdcp" Id="R48e92dff2b4b43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855f9cccc65a40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/205a6d1536864fd28d763c3244153455.psmdcp" Id="Rddd0a0c175614c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>