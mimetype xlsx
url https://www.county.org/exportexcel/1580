--- v9 (2026-05-01)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855f9cccc65a40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/205a6d1536864fd28d763c3244153455.psmdcp" Id="Rddd0a0c175614c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9619a8cd83472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bd2c4d72a634399a1a1a67c99bb1c29.psmdcp" Id="R88ceb0c2ed59402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>