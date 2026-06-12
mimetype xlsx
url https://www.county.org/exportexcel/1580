--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9619a8cd83472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bd2c4d72a634399a1a1a67c99bb1c29.psmdcp" Id="R88ceb0c2ed59402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037ce383d01b45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3832abe439d4c73b117a88a9b055702.psmdcp" Id="Rd570fc78a2634695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>