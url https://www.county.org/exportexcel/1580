--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037ce383d01b45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3832abe439d4c73b117a88a9b055702.psmdcp" Id="Rd570fc78a2634695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45734a2f5d6c4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb9f62b955b04d4784ff4d5414399b61.psmdcp" Id="R60a564b88c514527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>