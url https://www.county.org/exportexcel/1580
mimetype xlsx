--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45734a2f5d6c4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb9f62b955b04d4784ff4d5414399b61.psmdcp" Id="R60a564b88c514527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6f992ea3c64a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2d92245f5f7473dad66602edc0a8794.psmdcp" Id="R4239aac1b8734d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>