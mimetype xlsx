--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6f992ea3c64a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2d92245f5f7473dad66602edc0a8794.psmdcp" Id="R4239aac1b8734d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e31f81244744c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcd83fbb3ccc4ea49596c2091ee25cfd.psmdcp" Id="R85e9e75f84064977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>