--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e31f81244744c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcd83fbb3ccc4ea49596c2091ee25cfd.psmdcp" Id="R85e9e75f84064977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1520746e3d354149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18ddfb6ca8824bbc9919323fb13e2b4f.psmdcp" Id="Rfa6087771fc042ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>