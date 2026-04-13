--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5dc0d493f6247c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6eef001f4e2f4796a4d42df445e97f4b.psmdcp" Id="R27ee8ea263094230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0df43efccab4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ffff32d3d9a4012929c933f5d4c6677.psmdcp" Id="R1ec62a2951bf41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>