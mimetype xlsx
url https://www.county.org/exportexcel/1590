--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0df43efccab4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ffff32d3d9a4012929c933f5d4c6677.psmdcp" Id="R1ec62a2951bf41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f3c27eb2ec472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/127a0a1affa94d12acb9addbb0e0a75b.psmdcp" Id="R6d0bea0113a04061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>