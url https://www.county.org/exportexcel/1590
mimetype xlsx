--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f3c27eb2ec472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/127a0a1affa94d12acb9addbb0e0a75b.psmdcp" Id="R6d0bea0113a04061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1a2f88952c48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdab2af93e8844448e090077c4e72041.psmdcp" Id="R7951012b7bd346a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>