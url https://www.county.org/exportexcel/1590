--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1a2f88952c48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdab2af93e8844448e090077c4e72041.psmdcp" Id="R7951012b7bd346a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03e065282a743a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02ab4a766aa8485b8e0d75f8ad8e97dc.psmdcp" Id="R982ee4b7d71a41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>