--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03e065282a743a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02ab4a766aa8485b8e0d75f8ad8e97dc.psmdcp" Id="R982ee4b7d71a41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78ce2c07f214f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f523098e72df43b9bb372ec47ad1f5a7.psmdcp" Id="R891c2aa3e9584e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>