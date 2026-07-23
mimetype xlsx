--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78ce2c07f214f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f523098e72df43b9bb372ec47ad1f5a7.psmdcp" Id="R891c2aa3e9584e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628134598e40478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dddbe0632a134f36b51d8dfac3b6f716.psmdcp" Id="R7416930b32a24fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>