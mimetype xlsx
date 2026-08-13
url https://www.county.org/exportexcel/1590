--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628134598e40478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dddbe0632a134f36b51d8dfac3b6f716.psmdcp" Id="R7416930b32a24fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7dd350af3948b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5367df5503974c3685f49279b22f8403.psmdcp" Id="R95480d09fb824352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>