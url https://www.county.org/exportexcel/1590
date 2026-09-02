--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7dd350af3948b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5367df5503974c3685f49279b22f8403.psmdcp" Id="R95480d09fb824352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ebae6742fe4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4b53aecad3e47cb909f0f33d48587d6.psmdcp" Id="R156b3dce812e4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>