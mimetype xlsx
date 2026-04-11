--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3d770681cd48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a61797784d3f4b17976dd37e7ffea04b.psmdcp" Id="R10ce95310dcc42b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ad9e1935bc43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2546806780241fd94a1d185fb7e8860.psmdcp" Id="Ra2e2b10d82f24523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>