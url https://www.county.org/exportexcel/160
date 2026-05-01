--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ad9e1935bc43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2546806780241fd94a1d185fb7e8860.psmdcp" Id="Ra2e2b10d82f24523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6b3040762946d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b416dcdf3aa248798435d4bc6a254213.psmdcp" Id="R797709b063b547d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>