--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6b3040762946d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b416dcdf3aa248798435d4bc6a254213.psmdcp" Id="R797709b063b547d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ccb19c71e74c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6696746325214c8e9827efcc60ea4d61.psmdcp" Id="Rd1ed48b5eace4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>