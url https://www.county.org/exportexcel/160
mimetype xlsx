--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ccb19c71e74c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6696746325214c8e9827efcc60ea4d61.psmdcp" Id="Rd1ed48b5eace4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d73c59632744e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a4957c0bb03466e9c2a0fc47c608a1a.psmdcp" Id="Rce83f63feb914a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>