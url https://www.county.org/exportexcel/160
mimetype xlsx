--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d73c59632744e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a4957c0bb03466e9c2a0fc47c608a1a.psmdcp" Id="Rce83f63feb914a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd65c2ef9ce44c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abab3f2395f040b4878fac6f801199a1.psmdcp" Id="Rb5bf6589e52f49bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>