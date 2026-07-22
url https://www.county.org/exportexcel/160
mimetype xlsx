--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd65c2ef9ce44c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abab3f2395f040b4878fac6f801199a1.psmdcp" Id="Rb5bf6589e52f49bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15828222b3df469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08915f901a254902a321f4de90be4a9d.psmdcp" Id="R39e19f91d6464626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>