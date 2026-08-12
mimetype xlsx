--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15828222b3df469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08915f901a254902a321f4de90be4a9d.psmdcp" Id="R39e19f91d6464626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b04c027ad504481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b4aa50351c5461cb759a4a7d9dd3bc7.psmdcp" Id="Rf889fca129094da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>