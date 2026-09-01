--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b04c027ad504481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b4aa50351c5461cb759a4a7d9dd3bc7.psmdcp" Id="Rf889fca129094da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c57a110b20425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a93e2062e524c6a8fd2cf72837b066a.psmdcp" Id="R9b0df6a0951946e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>