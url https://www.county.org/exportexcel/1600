--- v8 (2026-03-27)
+++ v9 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10a758a9c804a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2b1c625ab744c688b3bb48fb88bdd39.psmdcp" Id="R8924e833b5dd417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f50598e91174243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d3b10649d941f5b15c3e447ed9fb96.psmdcp" Id="Rf55edf74c5f6492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>