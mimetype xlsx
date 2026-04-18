--- v9 (2026-04-18)
+++ v10 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f50598e91174243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d3b10649d941f5b15c3e447ed9fb96.psmdcp" Id="Rf55edf74c5f6492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094e380e1c834c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0268052b40514b0e8db89f4e81791d28.psmdcp" Id="R7f0b2ef1f067480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>