--- v10 (2026-04-18)
+++ v11 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094e380e1c834c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0268052b40514b0e8db89f4e81791d28.psmdcp" Id="R7f0b2ef1f067480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1888fa95f342f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4645d45b186842e59ce2f4fe3ef9bedb.psmdcp" Id="R413dc3ced6e14b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>