--- v11 (2026-05-08)
+++ v12 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1888fa95f342f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4645d45b186842e59ce2f4fe3ef9bedb.psmdcp" Id="R413dc3ced6e14b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e94e64b84940f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ed1c1ac3a34f2eb0135a078dfcd013.psmdcp" Id="R4465e5c4aa754b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>