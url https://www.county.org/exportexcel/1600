--- v12 (2026-05-28)
+++ v13 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e94e64b84940f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ed1c1ac3a34f2eb0135a078dfcd013.psmdcp" Id="R4465e5c4aa754b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b492dc84a14237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c574f8a5b4d44d2abf3bace432b80a40.psmdcp" Id="R3a6610fae4b54492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>