--- v13 (2026-06-17)
+++ v14 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b492dc84a14237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c574f8a5b4d44d2abf3bace432b80a40.psmdcp" Id="R3a6610fae4b54492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26327b9cdc1049c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b35e7dd4e7040218324b3a3ab1cc549.psmdcp" Id="Rada2053f4b8f4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>