--- v14 (2026-07-08)
+++ v15 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26327b9cdc1049c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b35e7dd4e7040218324b3a3ab1cc549.psmdcp" Id="Rada2053f4b8f4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00829f3f20634ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88facea535734c7aaa08d47446aab3d5.psmdcp" Id="R6069f7c6ab3f4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>