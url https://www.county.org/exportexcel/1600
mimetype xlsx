--- v15 (2026-07-28)
+++ v16 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00829f3f20634ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88facea535734c7aaa08d47446aab3d5.psmdcp" Id="R6069f7c6ab3f4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041010c5d9c24007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cf1f44858674747a386df9249b5b31c.psmdcp" Id="Rbc6d4c74ef784eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>