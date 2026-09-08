--- v16 (2026-08-18)
+++ v17 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041010c5d9c24007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cf1f44858674747a386df9249b5b31c.psmdcp" Id="Rbc6d4c74ef784eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a986f06309c4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83e776eb52ec4364baafc10fb7c3ca13.psmdcp" Id="Rdea97fef689e4f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>