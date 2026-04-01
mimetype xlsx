--- v5 (2026-03-07)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3bafca43ca4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c874740b5e34dae85818ec724f8c250.psmdcp" Id="Rd56481a0a9614462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2b37d5a4b64115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0e8eff565f641c28ebff7e5407c4f8f.psmdcp" Id="R469abb86632f4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>