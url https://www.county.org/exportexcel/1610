--- v6 (2026-04-01)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2b37d5a4b64115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0e8eff565f641c28ebff7e5407c4f8f.psmdcp" Id="R469abb86632f4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79c22b046604899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45b249b8038a479aaed52fa244bde827.psmdcp" Id="R50e376b71ee34250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>