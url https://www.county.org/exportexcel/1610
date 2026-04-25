--- v7 (2026-04-01)
+++ v8 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79c22b046604899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45b249b8038a479aaed52fa244bde827.psmdcp" Id="R50e376b71ee34250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03388ca16484702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/585a0cd5fdd14a09b45eb2a3f60fc8c6.psmdcp" Id="R94088bec99c54882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>