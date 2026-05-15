--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03388ca16484702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/585a0cd5fdd14a09b45eb2a3f60fc8c6.psmdcp" Id="R94088bec99c54882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848e9631ea974802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b848f1298fa44828dd5e31a0660b6ad.psmdcp" Id="Rf14399f29be840ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>