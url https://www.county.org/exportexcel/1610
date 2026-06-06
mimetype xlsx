--- v9 (2026-05-15)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848e9631ea974802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b848f1298fa44828dd5e31a0660b6ad.psmdcp" Id="Rf14399f29be840ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342f36931940418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f90ebcf931a49a1869d7db0228cfbb9.psmdcp" Id="R3ccb486f38834ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>