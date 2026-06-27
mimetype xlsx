--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342f36931940418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f90ebcf931a49a1869d7db0228cfbb9.psmdcp" Id="R3ccb486f38834ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d636ccc2f84224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ee59fb10b7347bcaab756dc66ea8dc0.psmdcp" Id="R48681df4041b42cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>