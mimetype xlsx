--- v11 (2026-06-27)
+++ v12 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d636ccc2f84224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ee59fb10b7347bcaab756dc66ea8dc0.psmdcp" Id="R48681df4041b42cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1336e5bd3ab0487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39046cc0ecab4465b24bfb170733b45b.psmdcp" Id="Rd1c95742fcdf4cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>