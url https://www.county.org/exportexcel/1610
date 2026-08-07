--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1336e5bd3ab0487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39046cc0ecab4465b24bfb170733b45b.psmdcp" Id="Rd1c95742fcdf4cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b845705d2404770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/155c735c27a24d25831a57f7a8f19196.psmdcp" Id="R21181088ff0343f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>