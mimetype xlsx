--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b845705d2404770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/155c735c27a24d25831a57f7a8f19196.psmdcp" Id="R21181088ff0343f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc493927ae31e4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/074cb3353602434faf6f24c808add011.psmdcp" Id="Rff45d2ccbaa1479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>