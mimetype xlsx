--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57af572260e44018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/926f4a40114c45d7bb3feaada5b6138b.psmdcp" Id="R4dc111bfbcda4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d58426f1b14a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a02295c73eae43a5a68887766d9c7004.psmdcp" Id="R32e0cb7024a14e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>