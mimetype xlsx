--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d58426f1b14a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a02295c73eae43a5a68887766d9c7004.psmdcp" Id="R32e0cb7024a14e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f13f24aaac4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eff8b6c30304ec08971c848c72c03c2.psmdcp" Id="R916b114af9a646d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>