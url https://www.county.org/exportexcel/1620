--- v9 (2026-05-01)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f13f24aaac4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eff8b6c30304ec08971c848c72c03c2.psmdcp" Id="R916b114af9a646d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69238902b37c4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/936509da08c14f6fb787c7d5d7eca98c.psmdcp" Id="R7bfde13df2584530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>