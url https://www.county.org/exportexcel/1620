--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69238902b37c4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/936509da08c14f6fb787c7d5d7eca98c.psmdcp" Id="R7bfde13df2584530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a3d11851884cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbfa9dad10b8485e9b524420e294c4ae.psmdcp" Id="Rfdf8176b830c4307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>