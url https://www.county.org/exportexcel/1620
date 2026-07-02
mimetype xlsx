--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a3d11851884cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbfa9dad10b8485e9b524420e294c4ae.psmdcp" Id="Rfdf8176b830c4307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb67c3e1c9ca4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b31698a465149519d122a32e3a30530.psmdcp" Id="R2e8cfec3998a4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>