--- v12 (2026-07-02)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb67c3e1c9ca4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b31698a465149519d122a32e3a30530.psmdcp" Id="R2e8cfec3998a4740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c940d97394c4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80e08074090c413fbe9f8367646f52e1.psmdcp" Id="R776a59ccd4294197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>