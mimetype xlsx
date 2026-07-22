--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c940d97394c4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80e08074090c413fbe9f8367646f52e1.psmdcp" Id="R776a59ccd4294197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f4620ad42e4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f9cf9e1eb624834a66473a8cd454cee.psmdcp" Id="Rf8b6c667c4d3483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>