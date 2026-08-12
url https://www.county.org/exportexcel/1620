--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f4620ad42e4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f9cf9e1eb624834a66473a8cd454cee.psmdcp" Id="Rf8b6c667c4d3483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a3c2183c2b459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6761d0cd7c2404eacb20fc6271765f3.psmdcp" Id="Rb2afd271b4c94c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>