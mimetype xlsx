--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a3c2183c2b459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6761d0cd7c2404eacb20fc6271765f3.psmdcp" Id="Rb2afd271b4c94c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e1b459ae0e48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3333e2958f1b4c2f9abb838d5112e30f.psmdcp" Id="R0bab6ac6690e46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>