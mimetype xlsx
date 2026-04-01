--- v5 (2026-03-06)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5913aa3b85c24e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71f0afed70eb42e68efa1044859e8939.psmdcp" Id="R557034103bf54f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b1d037041749f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6623714b67d2428ebbf3991d4872f73a.psmdcp" Id="R0d2e2be705034feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>