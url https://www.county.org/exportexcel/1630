--- v6 (2026-04-01)
+++ v7 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b1d037041749f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6623714b67d2428ebbf3991d4872f73a.psmdcp" Id="R0d2e2be705034feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ee34cb7099472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1c1f6801afb4c1788094157d3a2b1f6.psmdcp" Id="R2ad3de864b26414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>