--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ee34cb7099472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1c1f6801afb4c1788094157d3a2b1f6.psmdcp" Id="R2ad3de864b26414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2d0b76940d47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f2fc659e6524fc28e2ade12b864743b.psmdcp" Id="Rd84b34225c944e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>