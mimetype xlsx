--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2d0b76940d47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f2fc659e6524fc28e2ade12b864743b.psmdcp" Id="Rd84b34225c944e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904fb2b198404bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/803d1714fa4e4af88da4a7c4e26e219f.psmdcp" Id="Reabcb9dd1fe94aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>