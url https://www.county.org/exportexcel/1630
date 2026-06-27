--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904fb2b198404bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/803d1714fa4e4af88da4a7c4e26e219f.psmdcp" Id="Reabcb9dd1fe94aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc791d981aed24cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3cdbbfce76d44659e96dcb99fbcdf5e.psmdcp" Id="R6fa7ab59b9e2415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>