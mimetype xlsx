--- v10 (2026-06-27)
+++ v11 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc791d981aed24cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3cdbbfce76d44659e96dcb99fbcdf5e.psmdcp" Id="R6fa7ab59b9e2415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4940574bb04394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f1561529a045c68093f3cdf6558e2a.psmdcp" Id="R5f3fe939b7e442f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>