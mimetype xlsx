--- v11 (2026-07-24)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4940574bb04394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f1561529a045c68093f3cdf6558e2a.psmdcp" Id="R5f3fe939b7e442f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9d1cc0fdb8494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4ed7911f5ad4d5587e33bb8a43d04be.psmdcp" Id="Re1b28e4ca8434ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>