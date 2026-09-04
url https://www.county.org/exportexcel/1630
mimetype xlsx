--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9d1cc0fdb8494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4ed7911f5ad4d5587e33bb8a43d04be.psmdcp" Id="Re1b28e4ca8434ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b05317ac894bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/085a6db7f38a40c0bcb9ad76910406f2.psmdcp" Id="R7e3ce2ee0bc44ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>