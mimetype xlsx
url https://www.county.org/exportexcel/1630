--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b05317ac894bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/085a6db7f38a40c0bcb9ad76910406f2.psmdcp" Id="R7e3ce2ee0bc44ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1710ea782244e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab02a1de7f3f432d8b98a2d74580538f.psmdcp" Id="R77a3a075c79a4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>