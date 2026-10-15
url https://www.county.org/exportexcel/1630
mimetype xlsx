--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1710ea782244e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab02a1de7f3f432d8b98a2d74580538f.psmdcp" Id="R77a3a075c79a4972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5084d3b2fe3c482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2848cdd3e9d4415b69dc06a95c86725.psmdcp" Id="R615a5a3a12f545cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>