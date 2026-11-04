--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5084d3b2fe3c482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2848cdd3e9d4415b69dc06a95c86725.psmdcp" Id="R615a5a3a12f545cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ed8d926ff94750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/806638d679eb46ceac61ababa4b9a9ab.psmdcp" Id="Rbc304396f5624798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>