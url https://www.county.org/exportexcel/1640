--- v6 (2026-03-26)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66978b09c30f4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ab95930e98b444aa7a205f2d04bdf69.psmdcp" Id="R11f25dd001d14352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2507d4345274a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcb900c13a1543978768c8f8769e2c78.psmdcp" Id="R3823acae7cac4212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>