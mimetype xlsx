--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2507d4345274a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcb900c13a1543978768c8f8769e2c78.psmdcp" Id="R3823acae7cac4212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra861c24d139e431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fba63b116bc40b7a2c733ffb763823e.psmdcp" Id="R540465da10d3423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>