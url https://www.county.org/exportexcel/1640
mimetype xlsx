--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra861c24d139e431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fba63b116bc40b7a2c733ffb763823e.psmdcp" Id="R540465da10d3423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d625cbecac4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df965805656746d78715e21967a878ce.psmdcp" Id="R8d31294c39324d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>