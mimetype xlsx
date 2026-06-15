--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d625cbecac4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df965805656746d78715e21967a878ce.psmdcp" Id="R8d31294c39324d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4904302636d740a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a23010c839445ea484684187fbe9eb.psmdcp" Id="Ra18fe7b90b47443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>