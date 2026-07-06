--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4904302636d740a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a23010c839445ea484684187fbe9eb.psmdcp" Id="Ra18fe7b90b47443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b52dab04c104514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dafa9e7490514b188188987b1752f853.psmdcp" Id="Rc3f321b710b44a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>