--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b52dab04c104514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dafa9e7490514b188188987b1752f853.psmdcp" Id="Rc3f321b710b44a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fcd300bf17b4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/288998c41aca4f7d84575de89c01b105.psmdcp" Id="R994aa03b82534321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>