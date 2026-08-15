--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fcd300bf17b4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/288998c41aca4f7d84575de89c01b105.psmdcp" Id="R994aa03b82534321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5329ef2cbebd492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edd358f436bb4d5690e2bce84599e8e0.psmdcp" Id="R0f38f50a295549de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>