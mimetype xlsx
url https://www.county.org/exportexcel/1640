--- v13 (2026-08-15)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5329ef2cbebd492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edd358f436bb4d5690e2bce84599e8e0.psmdcp" Id="R0f38f50a295549de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ebdd7b670b4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/512756632dbe4e91901a0e5d87fc280b.psmdcp" Id="Rebff486af15442e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>