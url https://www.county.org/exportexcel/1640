--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ebdd7b670b4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/512756632dbe4e91901a0e5d87fc280b.psmdcp" Id="Rebff486af15442e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1427e4b6c20f4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/155ec4c12ee54eb2965ec49da18f83a9.psmdcp" Id="R57d6368adb0c4570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>