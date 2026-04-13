--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c422d9a473248c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c32e894cb894e03b879bc34c99f3bfb.psmdcp" Id="R19131f48ba9f4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf231af19fd804aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7e82db85b4643aeaa0a68d72a091844.psmdcp" Id="Rb61636f342604388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>