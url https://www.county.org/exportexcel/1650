--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf231af19fd804aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7e82db85b4643aeaa0a68d72a091844.psmdcp" Id="Rb61636f342604388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22fcbc30f644a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57081a9afec94037a6360980965d0022.psmdcp" Id="R7bb0906e38634071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>