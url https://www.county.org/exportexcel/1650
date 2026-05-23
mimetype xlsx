--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22fcbc30f644a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57081a9afec94037a6360980965d0022.psmdcp" Id="R7bb0906e38634071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa7902b5bf442ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/461237dbebfe4ee9b22b8c1bb7ccffcd.psmdcp" Id="R367f8e20dacc41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>