--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa7902b5bf442ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/461237dbebfe4ee9b22b8c1bb7ccffcd.psmdcp" Id="R367f8e20dacc41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5debaae470fe4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b79e0c312dd48a185998ffce5391425.psmdcp" Id="Rc4a5307bba964354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>