--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5debaae470fe4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b79e0c312dd48a185998ffce5391425.psmdcp" Id="Rc4a5307bba964354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7103c26ff79844d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8685572cfbf946c09578484fcf34ebe5.psmdcp" Id="R1157b7b25b5e4394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>