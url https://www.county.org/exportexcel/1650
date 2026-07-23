--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7103c26ff79844d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8685572cfbf946c09578484fcf34ebe5.psmdcp" Id="R1157b7b25b5e4394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53059c934c624f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76526ba58c5c4ad28d7d9191cea78f40.psmdcp" Id="R3b227b95cd8844b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>