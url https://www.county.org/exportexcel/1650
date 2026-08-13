--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53059c934c624f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76526ba58c5c4ad28d7d9191cea78f40.psmdcp" Id="R3b227b95cd8844b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racca282666ee4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f20b09265a44a16aca83ca86b321a3f.psmdcp" Id="R7c3bc9f8b8e14442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>