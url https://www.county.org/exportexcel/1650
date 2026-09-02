--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racca282666ee4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f20b09265a44a16aca83ca86b321a3f.psmdcp" Id="R7c3bc9f8b8e14442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6317743367485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31d716742d2242249645972c46df21be.psmdcp" Id="R50857926573a4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>