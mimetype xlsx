--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c7908aec604897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6725b595e125474c9a408df249dd0142.psmdcp" Id="Rcabb437ad67c43ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ad7afb70934b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63c8ab3074d34842b934ca47ea6e1356.psmdcp" Id="Rf27eca5792bc472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>