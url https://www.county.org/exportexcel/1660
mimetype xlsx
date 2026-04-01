--- v7 (2026-04-01)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ad7afb70934b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63c8ab3074d34842b934ca47ea6e1356.psmdcp" Id="Rf27eca5792bc472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3f3e32b8b54898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c00a185829d4910aad28cf4fa68bd1a.psmdcp" Id="Ra2fa8fe3fff049b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>