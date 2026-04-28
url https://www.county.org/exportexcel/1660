--- v8 (2026-04-01)
+++ v9 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3f3e32b8b54898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c00a185829d4910aad28cf4fa68bd1a.psmdcp" Id="Ra2fa8fe3fff049b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d8df871b3e4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec02adb32d574276aedad35f234435bc.psmdcp" Id="Rae65060ce1064ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>