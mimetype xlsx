--- v9 (2026-04-28)
+++ v10 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d8df871b3e4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec02adb32d574276aedad35f234435bc.psmdcp" Id="Rae65060ce1064ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89867d3108184979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/950057ee70e549c49ac69682a829689b.psmdcp" Id="R16f649273dd240c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>