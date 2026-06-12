--- v10 (2026-05-20)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89867d3108184979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/950057ee70e549c49ac69682a829689b.psmdcp" Id="R16f649273dd240c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b76c9364d1432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd7e6c91f8041bb916871f67e1d5a0f.psmdcp" Id="R405e5eb97bd34a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>