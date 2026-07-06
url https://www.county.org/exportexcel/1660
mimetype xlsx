--- v11 (2026-06-12)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b76c9364d1432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd7e6c91f8041bb916871f67e1d5a0f.psmdcp" Id="R405e5eb97bd34a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8753eb0eaf694af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec487b919ef2458daa742b4f263c3a86.psmdcp" Id="R95dac8a81a924fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>