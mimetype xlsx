--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8753eb0eaf694af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec487b919ef2458daa742b4f263c3a86.psmdcp" Id="R95dac8a81a924fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737b210865284123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa0c16e16193471d933027cd8c2f15b8.psmdcp" Id="R3fce370a9bba4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>