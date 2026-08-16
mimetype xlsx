--- v13 (2026-07-26)
+++ v14 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737b210865284123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa0c16e16193471d933027cd8c2f15b8.psmdcp" Id="R3fce370a9bba4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30e447b4225444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91f2ac871a0148e6ae8d1b47541dff6d.psmdcp" Id="R1df6fdd181834625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>