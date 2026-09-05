--- v14 (2026-08-16)
+++ v15 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30e447b4225444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91f2ac871a0148e6ae8d1b47541dff6d.psmdcp" Id="R1df6fdd181834625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d9cd423a4d4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8221232477494713bf36a02d03bb8264.psmdcp" Id="R96fcf680faff4363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>