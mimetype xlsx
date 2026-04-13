--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96053132ea84898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebddfa12116d4dc19f61da92c1db3146.psmdcp" Id="R7d257566c7ba4713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b7eb35e9e34b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79ded7be7b0c4e10af1cc17af7cd743f.psmdcp" Id="R454cfb956c2b4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>