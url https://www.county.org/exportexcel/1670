--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b7eb35e9e34b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79ded7be7b0c4e10af1cc17af7cd743f.psmdcp" Id="R454cfb956c2b4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871f41cc301b4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0148cfa641114728985229d8ba0ba7c2.psmdcp" Id="R6bcf6ea628db4835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>