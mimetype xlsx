--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871f41cc301b4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0148cfa641114728985229d8ba0ba7c2.psmdcp" Id="R6bcf6ea628db4835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c13f07a37644b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/716521471c274962bea7a8200d7e2288.psmdcp" Id="R5e97a63a5a3b4579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>