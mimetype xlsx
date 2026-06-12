--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c13f07a37644b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/716521471c274962bea7a8200d7e2288.psmdcp" Id="R5e97a63a5a3b4579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3090854f3284cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/673c3e2f9f204d328af5fcb66088fa62.psmdcp" Id="Rfb2698f880fa4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>