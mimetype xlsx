--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3090854f3284cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/673c3e2f9f204d328af5fcb66088fa62.psmdcp" Id="Rfb2698f880fa4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2864e0c601d4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99da59481a314a619e49acf1e1ed3371.psmdcp" Id="R9674cb3ab1194ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>