--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2864e0c601d4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99da59481a314a619e49acf1e1ed3371.psmdcp" Id="R9674cb3ab1194ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af2e16fccd343aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9277799020974517b513f046e0f462b2.psmdcp" Id="Rc3baa7850f5f46e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>