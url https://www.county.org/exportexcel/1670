--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af2e16fccd343aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9277799020974517b513f046e0f462b2.psmdcp" Id="Rc3baa7850f5f46e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1265b77d754414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/074e89b613984d3fb61823ed20198070.psmdcp" Id="R34ef51f9f9d5431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>