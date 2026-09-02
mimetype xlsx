--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1265b77d754414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/074e89b613984d3fb61823ed20198070.psmdcp" Id="R34ef51f9f9d5431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87cc3bbeae54f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/133c4ba44ba84155b876e26ea534964a.psmdcp" Id="R2dfa046614484571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>