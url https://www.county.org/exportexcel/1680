--- v7 (2026-03-10)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10b243678394b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9018a374fd184300bf5b01175a6cf690.psmdcp" Id="R0dfb45c91b184bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c3a5b8b0344432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f322d21c7506415d82d6b7247c10d324.psmdcp" Id="Rb6fd500e44f24559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>