--- v8 (2026-04-01)
+++ v9 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c3a5b8b0344432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f322d21c7506415d82d6b7247c10d324.psmdcp" Id="Rb6fd500e44f24559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44850b87e2f40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9948d22378f249619d8a509095d73cb3.psmdcp" Id="Ra7b929ed0ccd4e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>