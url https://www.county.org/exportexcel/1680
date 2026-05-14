--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44850b87e2f40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9948d22378f249619d8a509095d73cb3.psmdcp" Id="Ra7b929ed0ccd4e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6429c9c5a91848a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0396b2ae2aa94d588a40d2abfc6e3cd5.psmdcp" Id="Re524e8e86f50406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>