--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6429c9c5a91848a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0396b2ae2aa94d588a40d2abfc6e3cd5.psmdcp" Id="Re524e8e86f50406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9178d4d68738404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31596e840787485a9ec82b3401b13d27.psmdcp" Id="R250624c420664294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>