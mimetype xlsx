--- v11 (2026-06-03)
+++ v12 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9178d4d68738404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31596e840787485a9ec82b3401b13d27.psmdcp" Id="R250624c420664294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8d24a6121147e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b599e04453f492d921dcb3a2a6eeac3.psmdcp" Id="R4dac6e7519b7424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>