--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8d24a6121147e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b599e04453f492d921dcb3a2a6eeac3.psmdcp" Id="R4dac6e7519b7424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf8143de9d34e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b66d1e1f36e4b9186544d4fed0aedb2.psmdcp" Id="Readcf7489fc64d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>