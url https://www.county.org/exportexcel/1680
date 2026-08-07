--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf8143de9d34e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b66d1e1f36e4b9186544d4fed0aedb2.psmdcp" Id="Readcf7489fc64d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720601e0247240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb384ac9d49346f5bd7a67f061b3b980.psmdcp" Id="Rab85b1342110403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>