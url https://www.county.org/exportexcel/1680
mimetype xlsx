--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720601e0247240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb384ac9d49346f5bd7a67f061b3b980.psmdcp" Id="Rab85b1342110403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf864b151b2a34f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/632ecc20636744eda623096b536ab7ec.psmdcp" Id="R3d7a30734ed84bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>