--- v6 (2026-03-15)
+++ v7 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7392dbb721ff4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddb701a12cbb4038bc7dc7a5a14527c7.psmdcp" Id="R6c1e966d12f54d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ffda9f0aed4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e450a827f214056bd520dc00f39f996.psmdcp" Id="Rd0fd1a1b240e42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>