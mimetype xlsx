--- v7 (2026-04-09)
+++ v8 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ffda9f0aed4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e450a827f214056bd520dc00f39f996.psmdcp" Id="Rd0fd1a1b240e42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819e1fecd5674808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0be2a495ea3f4df2ac824aa749d0afe3.psmdcp" Id="Rc1a34a0ffc794c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>