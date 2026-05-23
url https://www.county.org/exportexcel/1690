--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819e1fecd5674808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0be2a495ea3f4df2ac824aa749d0afe3.psmdcp" Id="Rc1a34a0ffc794c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28504b24892a4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76cff429df934123bb215944984d9d0e.psmdcp" Id="R1eb82e0d2f004434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>