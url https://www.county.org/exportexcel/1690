--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28504b24892a4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76cff429df934123bb215944984d9d0e.psmdcp" Id="R1eb82e0d2f004434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd231094438ab42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91dae62a865247908f0f14afb65f3785.psmdcp" Id="R7f01955737be4310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>