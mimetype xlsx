--- v10 (2026-06-12)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd231094438ab42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91dae62a865247908f0f14afb65f3785.psmdcp" Id="R7f01955737be4310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2d8bd60c874971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/206da5f38fd441c0bf2fbf5d52a861df.psmdcp" Id="Rf6471eb6e86a4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>