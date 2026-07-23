--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2d8bd60c874971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/206da5f38fd441c0bf2fbf5d52a861df.psmdcp" Id="Rf6471eb6e86a4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3689a7fa8bea4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f8823de3954532ad981b84234bb5f4.psmdcp" Id="R5379e2e5814e4d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>