--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3689a7fa8bea4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f8823de3954532ad981b84234bb5f4.psmdcp" Id="R5379e2e5814e4d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7ea53e71c541b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac3f4fa3c6b842b1878e201fcb427a48.psmdcp" Id="Ra81bfcc9a819434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>