--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7ea53e71c541b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac3f4fa3c6b842b1878e201fcb427a48.psmdcp" Id="Ra81bfcc9a819434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1023487384d404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64787e81e9d4129a98bf7f002ee633d.psmdcp" Id="R259276109e3a4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>