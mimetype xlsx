--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc976fd2764454b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1d5b0ca7ff94bbc8d07013ba6eb665e.psmdcp" Id="R3db0e9aa67a84b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88cf9bbc2e6497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fac7983259d49538a5051d5f81c2388.psmdcp" Id="Rc45b99f2f8274576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>