--- v9 (2026-04-12)
+++ v10 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88cf9bbc2e6497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fac7983259d49538a5051d5f81c2388.psmdcp" Id="Rc45b99f2f8274576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fe9ee4e8b34312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/327433c9543542208306531963546b27.psmdcp" Id="Rd60a6aecd4464c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>