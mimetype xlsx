--- v10 (2026-05-02)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fe9ee4e8b34312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/327433c9543542208306531963546b27.psmdcp" Id="Rd60a6aecd4464c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac987a4e9bce43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c90b9ed13dd842e68a60c927a8bb79a4.psmdcp" Id="R52cf033ced2b4531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>