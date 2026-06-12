--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac987a4e9bce43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c90b9ed13dd842e68a60c927a8bb79a4.psmdcp" Id="R52cf033ced2b4531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe6b73ef4e643ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d2dd633716e4e899377dc6dc87d8ed4.psmdcp" Id="R9c255e684e6b47d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>