--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe6b73ef4e643ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d2dd633716e4e899377dc6dc87d8ed4.psmdcp" Id="R9c255e684e6b47d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476db9d7fa954697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d37f14483c248c6a14629d77878c882.psmdcp" Id="R4277c13a903a48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>