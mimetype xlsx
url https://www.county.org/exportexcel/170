--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476db9d7fa954697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d37f14483c248c6a14629d77878c882.psmdcp" Id="R4277c13a903a48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38fc101d45a457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04849155617d4f1288fe0cad28971b49.psmdcp" Id="R4d1746d990ee4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>