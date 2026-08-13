--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38fc101d45a457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04849155617d4f1288fe0cad28971b49.psmdcp" Id="R4d1746d990ee4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa52200b52445f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c6e44fd5fa4f368dacd079b3a98844.psmdcp" Id="R0074a2bc5b294369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>