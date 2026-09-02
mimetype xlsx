--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa52200b52445f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c6e44fd5fa4f368dacd079b3a98844.psmdcp" Id="R0074a2bc5b294369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77edd5553fb44589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc30801272a74ac2babace0600001f23.psmdcp" Id="Rda8f0b55763f4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>