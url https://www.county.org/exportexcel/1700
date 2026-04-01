--- v6 (2026-03-10)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458890752c4947ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86344c1f1201427598df339e0cbbab14.psmdcp" Id="R2c709a88e2894a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a864ffc19ae4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbf62919b9ab4819a786cbab325e725e.psmdcp" Id="Rdc55c3f69f674dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>