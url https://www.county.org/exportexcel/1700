--- v7 (2026-04-01)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a864ffc19ae4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbf62919b9ab4819a786cbab325e725e.psmdcp" Id="Rdc55c3f69f674dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306fd9a1b34b4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbc09c9f4b07490e839986adb54dd572.psmdcp" Id="Ra76d5694e8bc48bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>