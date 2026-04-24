--- v8 (2026-04-01)
+++ v9 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306fd9a1b34b4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbc09c9f4b07490e839986adb54dd572.psmdcp" Id="Ra76d5694e8bc48bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc80067fccaf4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15d466852cdf4dcf80755dbd866420d5.psmdcp" Id="Rd50aed4ecc8f4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>