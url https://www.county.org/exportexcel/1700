--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc80067fccaf4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15d466852cdf4dcf80755dbd866420d5.psmdcp" Id="Rd50aed4ecc8f4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f484a529a3e4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/088e8f99e8c449d18fb6643d71e5b121.psmdcp" Id="R8b4cc3071c4a495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>