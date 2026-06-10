--- v10 (2026-05-14)
+++ v11 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f484a529a3e4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/088e8f99e8c449d18fb6643d71e5b121.psmdcp" Id="R8b4cc3071c4a495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d627699bbee4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b3023f0d0e14994bf142ee57e728ebf.psmdcp" Id="R3920e3aeb80e4c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>