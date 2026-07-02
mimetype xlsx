--- v11 (2026-06-10)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d627699bbee4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b3023f0d0e14994bf142ee57e728ebf.psmdcp" Id="R3920e3aeb80e4c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra794bd9eb606452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f034c32aa05647348e49b3e9bb460898.psmdcp" Id="R6310573face449cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>