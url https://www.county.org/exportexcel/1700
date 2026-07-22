--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra794bd9eb606452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f034c32aa05647348e49b3e9bb460898.psmdcp" Id="R6310573face449cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5338deed4084cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/393457b459eb471e9f856f246576fee7.psmdcp" Id="R9a90d16bae0043cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>