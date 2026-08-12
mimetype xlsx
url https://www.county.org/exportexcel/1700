--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5338deed4084cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/393457b459eb471e9f856f246576fee7.psmdcp" Id="R9a90d16bae0043cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54686e85d2584dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3705cc3cdf6d4da49282225ed0b1b1d1.psmdcp" Id="R0acf8961a9ea4b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>