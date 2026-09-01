--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54686e85d2584dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3705cc3cdf6d4da49282225ed0b1b1d1.psmdcp" Id="R0acf8961a9ea4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437905a758c84760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27e5505575774d20b0dd9c9572cb0c80.psmdcp" Id="R2ba81bfdf11347d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>