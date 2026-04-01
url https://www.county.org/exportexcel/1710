--- v6 (2026-03-12)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d1842effd44546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91fad30d326547b2890606f0c677eabe.psmdcp" Id="R661e7187b5bd467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc936bbcb64414534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95d7e982f9ed405c937c35e963bbfabe.psmdcp" Id="Re9235028a494416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>