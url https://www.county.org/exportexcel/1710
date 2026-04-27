--- v7 (2026-04-01)
+++ v8 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc936bbcb64414534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95d7e982f9ed405c937c35e963bbfabe.psmdcp" Id="Re9235028a494416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7db546875dd4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc25cdb99987449dbf8c01a622e49c10.psmdcp" Id="Rff5df932cdbe4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>