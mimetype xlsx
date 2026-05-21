--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7db546875dd4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc25cdb99987449dbf8c01a622e49c10.psmdcp" Id="Rff5df932cdbe4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0a288eeb154eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0429310560fd4e2680da0c7dd51f7155.psmdcp" Id="R5701910dd829429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>