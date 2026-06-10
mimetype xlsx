--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0a288eeb154eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0429310560fd4e2680da0c7dd51f7155.psmdcp" Id="R5701910dd829429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5652dff75db545ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf67b3edf1a34c60a0ecf8044919043f.psmdcp" Id="R08152594e21744c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>