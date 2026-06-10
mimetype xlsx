--- v10 (2026-06-10)
+++ v11 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5652dff75db545ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf67b3edf1a34c60a0ecf8044919043f.psmdcp" Id="R08152594e21744c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8bfcfa7b16401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3a51dc697314ea1b00fcf66b52bab81.psmdcp" Id="R9d415344075e4504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>