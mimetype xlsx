--- v11 (2026-06-10)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8bfcfa7b16401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3a51dc697314ea1b00fcf66b52bab81.psmdcp" Id="R9d415344075e4504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16dbdcdee62a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3628324831b84513be96f35569570fc9.psmdcp" Id="R642200a6a2b24ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>