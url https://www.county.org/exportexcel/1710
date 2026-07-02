--- v12 (2026-07-02)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16dbdcdee62a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3628324831b84513be96f35569570fc9.psmdcp" Id="R642200a6a2b24ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640c3125bf094ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765126d114d34e77a69794d01e9f3fbd.psmdcp" Id="Rc9847af310ce4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>