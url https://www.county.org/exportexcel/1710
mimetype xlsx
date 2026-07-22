--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640c3125bf094ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765126d114d34e77a69794d01e9f3fbd.psmdcp" Id="Rc9847af310ce4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd68ea017924201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40fd460fc20d492ba701444638cf6da6.psmdcp" Id="Rd2bcaed3a3184fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>