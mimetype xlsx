--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd68ea017924201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40fd460fc20d492ba701444638cf6da6.psmdcp" Id="Rd2bcaed3a3184fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b1b06d492948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/495788547b2d4f7680c24d36abb0b858.psmdcp" Id="Rd5b6d6be47264f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>