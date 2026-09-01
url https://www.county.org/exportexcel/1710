--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b1b06d492948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/495788547b2d4f7680c24d36abb0b858.psmdcp" Id="Rd5b6d6be47264f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81261431e41c4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56c8ea50027b4239bd2bd6f566cbcf2e.psmdcp" Id="R14a5065e81be43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>