--- v7 (2026-03-27)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422005363730467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35cd0b14a39348ca9b4f57e6399e3d86.psmdcp" Id="R722cd334eb8d4f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccedd56c4cf4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1379fb72fa442c291b3e80d8d85180f.psmdcp" Id="Reaf4d3396e9b40d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>