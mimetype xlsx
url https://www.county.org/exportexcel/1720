--- v8 (2026-04-16)
+++ v9 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccedd56c4cf4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1379fb72fa442c291b3e80d8d85180f.psmdcp" Id="Reaf4d3396e9b40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c0c2a9bc4148fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24087b319c3c4413b3a69671ef6e0aa1.psmdcp" Id="Rcf2c1087c5304904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>