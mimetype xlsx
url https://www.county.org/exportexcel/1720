--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c0c2a9bc4148fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24087b319c3c4413b3a69671ef6e0aa1.psmdcp" Id="Rcf2c1087c5304904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703325c39cf44646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f89c29a80d384a04ad27fc5fb71a83a2.psmdcp" Id="Rf30e606fae334901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>