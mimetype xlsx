--- v10 (2026-05-27)
+++ v11 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703325c39cf44646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f89c29a80d384a04ad27fc5fb71a83a2.psmdcp" Id="Rf30e606fae334901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098e05b6f6b54f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8160d79107e41e4bea22d576e56cf2b.psmdcp" Id="R80795accd78f4cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>