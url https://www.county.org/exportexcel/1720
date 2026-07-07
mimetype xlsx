--- v11 (2026-06-17)
+++ v12 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098e05b6f6b54f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8160d79107e41e4bea22d576e56cf2b.psmdcp" Id="R80795accd78f4cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5521f762ce7e4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/272bc52c9f934c81903174352ffcb296.psmdcp" Id="R15074837b8e94690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>