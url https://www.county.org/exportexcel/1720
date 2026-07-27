--- v12 (2026-07-07)
+++ v13 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5521f762ce7e4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/272bc52c9f934c81903174352ffcb296.psmdcp" Id="R15074837b8e94690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f640b22c6142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15764cfbfd74178baadd53688de7235.psmdcp" Id="Rae50e931d22c472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>