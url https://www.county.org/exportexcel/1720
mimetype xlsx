--- v13 (2026-07-27)
+++ v14 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f640b22c6142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15764cfbfd74178baadd53688de7235.psmdcp" Id="Rae50e931d22c472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd97f8441fd74b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d2f19a066446c1997f38511d0aa5d4.psmdcp" Id="Raca49948324345ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>