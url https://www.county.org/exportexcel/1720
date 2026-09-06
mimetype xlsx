--- v14 (2026-08-17)
+++ v15 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd97f8441fd74b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d2f19a066446c1997f38511d0aa5d4.psmdcp" Id="Raca49948324345ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb84fa0c7624d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/109a9a2752dc4f23b7f80c39f9055b17.psmdcp" Id="R8163b6f1611a4aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>