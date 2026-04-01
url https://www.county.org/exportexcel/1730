--- v6 (2026-03-07)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra800ee70dcc445e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1d306fc0a4a4e6a8497cbed05905833.psmdcp" Id="Re9b5e2e6dfde4360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cf8fd24c5a42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9ff8197e9b24b31ab9c85df734e0d86.psmdcp" Id="Ra04ac9f5fc0f4527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>