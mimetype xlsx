--- v7 (2026-04-01)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cf8fd24c5a42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9ff8197e9b24b31ab9c85df734e0d86.psmdcp" Id="Ra04ac9f5fc0f4527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519dd6040f1543d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2af2aa51c58845c89c03af4558e36c6a.psmdcp" Id="R2b7c34e6a4244502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>