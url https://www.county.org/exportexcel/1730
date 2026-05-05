--- v8 (2026-04-01)
+++ v9 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519dd6040f1543d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2af2aa51c58845c89c03af4558e36c6a.psmdcp" Id="R2b7c34e6a4244502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe72be113fa94d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8070010e87b42ada9bcf519642ead69.psmdcp" Id="R95610a7ef5184b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>