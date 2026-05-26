--- v9 (2026-05-05)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe72be113fa94d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8070010e87b42ada9bcf519642ead69.psmdcp" Id="R95610a7ef5184b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec3b75b46524fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a9c767c72804a1f9185d01c5d26cafc.psmdcp" Id="R3e2848379e114b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>