--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec3b75b46524fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a9c767c72804a1f9185d01c5d26cafc.psmdcp" Id="R3e2848379e114b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a4aca3e98a43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ca258f0d00e4711aa6de388f30ed820.psmdcp" Id="R18a77db8852440d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>