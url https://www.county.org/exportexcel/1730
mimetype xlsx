--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a4aca3e98a43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ca258f0d00e4711aa6de388f30ed820.psmdcp" Id="R18a77db8852440d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf70d6c0d8b54d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acd90d6a9e5a44f4ad96213b5c342792.psmdcp" Id="Rc483892b867a40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>