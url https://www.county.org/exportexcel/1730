--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf70d6c0d8b54d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acd90d6a9e5a44f4ad96213b5c342792.psmdcp" Id="Rc483892b867a40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0824071dd07f48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be96c2bb547e4526aca969fcbb7d56a1.psmdcp" Id="R6369491cd1f04604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>