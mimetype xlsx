--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0824071dd07f48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be96c2bb547e4526aca969fcbb7d56a1.psmdcp" Id="R6369491cd1f04604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2329b6ab3447a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d01aa74e9b148e0bfadffbe3e80e33a.psmdcp" Id="R2e0c4b9491214d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>