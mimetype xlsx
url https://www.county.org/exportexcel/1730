--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2329b6ab3447a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d01aa74e9b148e0bfadffbe3e80e33a.psmdcp" Id="R2e0c4b9491214d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11800dad0ccc402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e82c6b23e75f4dcdb8f6868409f9e76f.psmdcp" Id="Re3ee5400ef7e4390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>