--- v5 (2026-03-06)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75d672a8ed349e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37c4d8bf0a5c42f590a608b9378a947d.psmdcp" Id="R67375cc4ee6f43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red732a3e3a044238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac28e1c23e354d46a5614fb03e59ab68.psmdcp" Id="Rfebc6b636e644598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>