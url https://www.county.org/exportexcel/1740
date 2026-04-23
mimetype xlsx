--- v6 (2026-04-01)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red732a3e3a044238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac28e1c23e354d46a5614fb03e59ab68.psmdcp" Id="Rfebc6b636e644598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a87bcd9fba4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cfccabe35f546b4b6bea1e918eec7f0.psmdcp" Id="Re1fce5987c644448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>