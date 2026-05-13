--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a87bcd9fba4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cfccabe35f546b4b6bea1e918eec7f0.psmdcp" Id="Re1fce5987c644448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92cd8e7feea4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03583ca685f941cda9fa7b84f5e4000e.psmdcp" Id="R8a222203f9e1401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>