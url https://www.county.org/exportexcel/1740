--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92cd8e7feea4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03583ca685f941cda9fa7b84f5e4000e.psmdcp" Id="R8a222203f9e1401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e7b8336e5e4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b78800bd6d84318b089dfbbc2ae556f.psmdcp" Id="Rb21bba72ac8e4117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>