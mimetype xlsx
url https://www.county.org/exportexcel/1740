--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e7b8336e5e4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b78800bd6d84318b089dfbbc2ae556f.psmdcp" Id="Rb21bba72ac8e4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5079126c64ea493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b488e03fe4a4ffc883d73bbbd83aecc.psmdcp" Id="R6152dd535f044c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>