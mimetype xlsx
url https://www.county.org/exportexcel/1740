--- v10 (2026-06-23)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5079126c64ea493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b488e03fe4a4ffc883d73bbbd83aecc.psmdcp" Id="R6152dd535f044c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9741a893ebea4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cd37ee74dee4ea7b85f7ba2c302270b.psmdcp" Id="R44af7fb142f6465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>