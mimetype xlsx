--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9741a893ebea4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cd37ee74dee4ea7b85f7ba2c302270b.psmdcp" Id="R44af7fb142f6465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e8b51579394334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae91f84cc1cf476eaa6538f69a2b89c9.psmdcp" Id="R6018834389034825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>