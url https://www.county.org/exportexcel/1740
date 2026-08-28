--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e8b51579394334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae91f84cc1cf476eaa6538f69a2b89c9.psmdcp" Id="R6018834389034825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea863936bd54f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/863f7627170240dd9961b2680838555e.psmdcp" Id="R6803e97164f8451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>