--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf8765a503947f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/920c3fdf6dae4fe88a5fa25d5c2e095f.psmdcp" Id="R36f8dd5b6404483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0156e7bc21324fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e51f56920dc4f2faf0c75b0bcf72a0c.psmdcp" Id="Rf6fa719538834c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>