--- v7 (2026-04-01)
+++ v8 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0156e7bc21324fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e51f56920dc4f2faf0c75b0bcf72a0c.psmdcp" Id="Rf6fa719538834c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67911a1599124a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6db1724d4e94a089f0adb848d67fef3.psmdcp" Id="Rdcc89a470332407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>