--- v8 (2026-05-02)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67911a1599124a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6db1724d4e94a089f0adb848d67fef3.psmdcp" Id="Rdcc89a470332407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cacec3ed7bc4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b275ae3817e44d3912186de0503e6fc.psmdcp" Id="R48fa1740d8a747e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>