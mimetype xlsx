--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cacec3ed7bc4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b275ae3817e44d3912186de0503e6fc.psmdcp" Id="R48fa1740d8a747e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcffa757104040bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e805b57f82dc4de285198691b1c9fe54.psmdcp" Id="R985f0b5e5fd14d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>