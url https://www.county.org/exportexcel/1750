--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcffa757104040bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e805b57f82dc4de285198691b1c9fe54.psmdcp" Id="R985f0b5e5fd14d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc41184292b412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c3b678876e04f10823f2fcead4c104f.psmdcp" Id="R015603de67ac4683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>