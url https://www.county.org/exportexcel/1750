--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc41184292b412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c3b678876e04f10823f2fcead4c104f.psmdcp" Id="R015603de67ac4683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab74ab8121c4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da640efc914b4277835c84e74a0f4319.psmdcp" Id="R51eb28389aa24288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>