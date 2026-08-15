--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab74ab8121c4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da640efc914b4277835c84e74a0f4319.psmdcp" Id="R51eb28389aa24288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311522c52248468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6dd3672a1ca4ea9af42fa42cb031247.psmdcp" Id="Re76e25d3b7eb42a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>