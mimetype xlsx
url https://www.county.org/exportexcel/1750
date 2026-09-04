--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311522c52248468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6dd3672a1ca4ea9af42fa42cb031247.psmdcp" Id="Re76e25d3b7eb42a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e8d9d5bcda4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bce618d5588c4f7ab0d12ce5a37d41d5.psmdcp" Id="R15782502b11c4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>