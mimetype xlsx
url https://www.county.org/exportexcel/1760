--- v5 (2026-03-07)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7edab8c325b4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5a430ae709a46d99fc537132f786f97.psmdcp" Id="R3e94084111e1404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b39aa5e3e3546d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09af0d5b34614c0b84c5bac12802ac45.psmdcp" Id="R03f8553cb4fc486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>