--- v6 (2026-04-01)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b39aa5e3e3546d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09af0d5b34614c0b84c5bac12802ac45.psmdcp" Id="R03f8553cb4fc486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160fb83d93ce42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cab9e46bb4584e3ea716176f9fc30403.psmdcp" Id="Re16e48d609a744c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>