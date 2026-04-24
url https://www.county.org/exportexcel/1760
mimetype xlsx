--- v7 (2026-04-01)
+++ v8 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160fb83d93ce42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cab9e46bb4584e3ea716176f9fc30403.psmdcp" Id="Re16e48d609a744c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd300e8686ea64980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c811a6cb20ed4daca0c257ab05a207fc.psmdcp" Id="Rb6a9e8e8026a4205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>