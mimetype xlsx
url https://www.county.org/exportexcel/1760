--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd300e8686ea64980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c811a6cb20ed4daca0c257ab05a207fc.psmdcp" Id="Rb6a9e8e8026a4205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa5e7c3729a4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8618430061e84cbd86068349074bf15e.psmdcp" Id="Rd9f1222c5196483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>