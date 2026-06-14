--- v9 (2026-05-14)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa5e7c3729a4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8618430061e84cbd86068349074bf15e.psmdcp" Id="Rd9f1222c5196483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2385ab2dcab24c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbcf641d1a9c4566816b982797542837.psmdcp" Id="R428aca4394b94ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>