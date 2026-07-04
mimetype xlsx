--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2385ab2dcab24c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbcf641d1a9c4566816b982797542837.psmdcp" Id="R428aca4394b94ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf40a707b8d2420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66e81b89c2c24ac29cb25f9c52b8e2f2.psmdcp" Id="R5390bd982c894891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>