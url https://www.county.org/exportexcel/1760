--- v11 (2026-07-04)
+++ v12 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf40a707b8d2420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66e81b89c2c24ac29cb25f9c52b8e2f2.psmdcp" Id="R5390bd982c894891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13469fc4c1574412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9103df8768d941e5b149cca3ac4e6e7e.psmdcp" Id="Rec28c26953b846e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>