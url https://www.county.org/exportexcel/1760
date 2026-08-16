--- v12 (2026-07-24)
+++ v13 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13469fc4c1574412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9103df8768d941e5b149cca3ac4e6e7e.psmdcp" Id="Rec28c26953b846e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e6c13e45c94bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65432949e1dc492faf819e0bf7616290.psmdcp" Id="Rcf23b00125c24317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>