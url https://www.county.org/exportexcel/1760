--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e6c13e45c94bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65432949e1dc492faf819e0bf7616290.psmdcp" Id="Rcf23b00125c24317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c5b166ba934da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d208349d913499c9f15897284de5bea.psmdcp" Id="R25a75b8450784deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>