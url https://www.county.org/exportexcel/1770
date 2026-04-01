--- v4 (2026-03-12)
+++ v5 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ef6bbae3ef4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d77997f9662e48cda15f7cfbbd3e433b.psmdcp" Id="Ra81466c953ca4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce13bd2e1d74899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15f8baf3cc5a48e2879e1233f85607b7.psmdcp" Id="R39db824789b74b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>