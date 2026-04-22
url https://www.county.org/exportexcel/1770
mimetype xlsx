--- v5 (2026-04-01)
+++ v6 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce13bd2e1d74899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15f8baf3cc5a48e2879e1233f85607b7.psmdcp" Id="R39db824789b74b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a851f2acd3457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b56bb8348d4246dda9fc2165447ad947.psmdcp" Id="Rf34cdfcb23db464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>