--- v6 (2026-04-22)
+++ v7 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a851f2acd3457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b56bb8348d4246dda9fc2165447ad947.psmdcp" Id="Rf34cdfcb23db464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fc7217a5954b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4410da15a1a8449fa2540d3c0db1c122.psmdcp" Id="Ra778bf48dfac4163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>