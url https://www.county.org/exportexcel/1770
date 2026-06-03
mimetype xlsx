--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fc7217a5954b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4410da15a1a8449fa2540d3c0db1c122.psmdcp" Id="Ra778bf48dfac4163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe1309dd6554e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55282a71dbf14c53a037a94ad8acc919.psmdcp" Id="R8a33a51f487b4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>