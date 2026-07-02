--- v8 (2026-06-03)
+++ v9 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe1309dd6554e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55282a71dbf14c53a037a94ad8acc919.psmdcp" Id="R8a33a51f487b4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4bf60c3d0de4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e49ac6c61f641a8b8353e46dc44fd99.psmdcp" Id="Re08d186e5b8b40e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>