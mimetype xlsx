--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4bf60c3d0de4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e49ac6c61f641a8b8353e46dc44fd99.psmdcp" Id="Re08d186e5b8b40e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc58427a149411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32f5c1820c6e4ee68ccb399fee5b01cd.psmdcp" Id="Rafe53b6c7c774692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>