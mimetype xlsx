--- v10 (2026-07-22)
+++ v11 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc58427a149411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32f5c1820c6e4ee68ccb399fee5b01cd.psmdcp" Id="Rafe53b6c7c774692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3551e16dc63541cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4067c28dd1a4fe0b56db517bdf1c6c2.psmdcp" Id="R6b0a4b90d0234213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>