--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3551e16dc63541cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4067c28dd1a4fe0b56db517bdf1c6c2.psmdcp" Id="R6b0a4b90d0234213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f95407ea33b441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b41a80897ec842d090263cae0efab4d9.psmdcp" Id="R0d07b95eb5064189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>