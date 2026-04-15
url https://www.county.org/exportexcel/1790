--- v6 (2026-03-18)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b661cc8e6454ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49cf16e44e57441b8c0647d5aa7de2ae.psmdcp" Id="R5911ae09dd744491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a13d2fa91f4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/feb5c108142a4e60a51be54860b76f9c.psmdcp" Id="R0fafe7374dc447b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>