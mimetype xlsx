--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a13d2fa91f4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/feb5c108142a4e60a51be54860b76f9c.psmdcp" Id="R0fafe7374dc447b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88132a9efb754c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/119afe02dcfb47638896c372ae0b9b94.psmdcp" Id="Rd2bad419b582422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>