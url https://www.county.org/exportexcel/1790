--- v8 (2026-05-06)
+++ v9 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88132a9efb754c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/119afe02dcfb47638896c372ae0b9b94.psmdcp" Id="Rd2bad419b582422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb059dab91d4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d38d4ed05ad148da9a9c27528e55fcf0.psmdcp" Id="Rc79a12f6f7224aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>