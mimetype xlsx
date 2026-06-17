--- v9 (2026-05-27)
+++ v10 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb059dab91d4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d38d4ed05ad148da9a9c27528e55fcf0.psmdcp" Id="Rc79a12f6f7224aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdfb10831cb4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4e16afb88ca47e7a7e7983556464ee9.psmdcp" Id="R713480107ee048cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>