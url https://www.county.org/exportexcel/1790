--- v10 (2026-06-17)
+++ v11 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdfb10831cb4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4e16afb88ca47e7a7e7983556464ee9.psmdcp" Id="R713480107ee048cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bfc58ec3134a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5b67e7fba8b46adb0b3022599c2f52d.psmdcp" Id="Rffb53c3a29dc4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>