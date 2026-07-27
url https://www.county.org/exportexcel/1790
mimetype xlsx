--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bfc58ec3134a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5b67e7fba8b46adb0b3022599c2f52d.psmdcp" Id="Rffb53c3a29dc4cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55169d0ae1d4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec6a3cc042ac4b819f4117dc8ad0d42a.psmdcp" Id="R1389d1574b464927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>