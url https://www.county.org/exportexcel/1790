--- v12 (2026-07-27)
+++ v13 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55169d0ae1d4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec6a3cc042ac4b819f4117dc8ad0d42a.psmdcp" Id="R1389d1574b464927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d8ef21713d450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2c2839e8e640abaf91ef42ac56420a.psmdcp" Id="R31b17e5329714e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>