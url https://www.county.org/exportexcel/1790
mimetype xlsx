--- v13 (2026-08-17)
+++ v14 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d8ef21713d450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2c2839e8e640abaf91ef42ac56420a.psmdcp" Id="R31b17e5329714e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf565caf9d2143af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8492d6af61714bb389a1d53888cf21a8.psmdcp" Id="Rcacf59983fdc41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>