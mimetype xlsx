--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7bc1dc9ee04b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a621f1f9997b43ad8f433a3b52b814f5.psmdcp" Id="R091b552ebf634195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f382a5e374048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94fc91f6133c42c0b38dc92e0021171e.psmdcp" Id="R172a8369f4474cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>