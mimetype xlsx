--- v8 (2026-04-13)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f382a5e374048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94fc91f6133c42c0b38dc92e0021171e.psmdcp" Id="R172a8369f4474cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac84cc848304426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/804b784ab7de4c129a9c3624d1c3d807.psmdcp" Id="Rd0660725811c4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>