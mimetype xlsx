--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac84cc848304426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/804b784ab7de4c129a9c3624d1c3d807.psmdcp" Id="Rd0660725811c4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93071783dcd54f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac2c2c5908004545ab930dcd21703a41.psmdcp" Id="R4789c06c7baa452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>