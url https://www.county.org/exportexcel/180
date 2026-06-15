--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93071783dcd54f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac2c2c5908004545ab930dcd21703a41.psmdcp" Id="R4789c06c7baa452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23365bce39f4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a69d5072b9cb44a98951737386daff4d.psmdcp" Id="R84c1c56d13aa46cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>