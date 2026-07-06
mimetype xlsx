--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23365bce39f4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a69d5072b9cb44a98951737386daff4d.psmdcp" Id="R84c1c56d13aa46cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c8e3b0796949c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f479810a6124062a7b3844dfb996976.psmdcp" Id="R33d01b0b441e4e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>