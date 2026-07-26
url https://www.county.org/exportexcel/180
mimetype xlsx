--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c8e3b0796949c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f479810a6124062a7b3844dfb996976.psmdcp" Id="R33d01b0b441e4e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c216341cbfe4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3de8adc931b14e5fabceb2994a599639.psmdcp" Id="R0ad35bc3854b4fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>