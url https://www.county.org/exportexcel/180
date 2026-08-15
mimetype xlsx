--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c216341cbfe4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3de8adc931b14e5fabceb2994a599639.psmdcp" Id="R0ad35bc3854b4fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4925dfaacc0d41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d3f0a86fb304ee2aae6c25a3632a691.psmdcp" Id="Re027e8c0b6d5431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>