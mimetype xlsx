--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4925dfaacc0d41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d3f0a86fb304ee2aae6c25a3632a691.psmdcp" Id="Re027e8c0b6d5431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43448921c714f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac91c65644d64e509252cb8e837f3d4b.psmdcp" Id="R14217f20a95a40e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>