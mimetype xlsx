--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf5e0de5e874dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cdb1848e1a04cc08191542631356faf.psmdcp" Id="Rd048da0a89b048d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b2c312b3e04fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0fe207cffab4777aefe5ffcd729b408.psmdcp" Id="R928efd7dd19f4965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>