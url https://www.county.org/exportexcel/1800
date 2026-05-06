--- v7 (2026-04-01)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b2c312b3e04fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0fe207cffab4777aefe5ffcd729b408.psmdcp" Id="R928efd7dd19f4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4f4aa71ca34ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40b47f41c7fa4bd582f1446dee7811e5.psmdcp" Id="Rabc95ecedadd43b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>