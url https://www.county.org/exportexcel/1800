--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4f4aa71ca34ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40b47f41c7fa4bd582f1446dee7811e5.psmdcp" Id="Rabc95ecedadd43b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa6c08559114a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd4bce2841e44860af2fb0019a825443.psmdcp" Id="R506fdb8ede2d4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>