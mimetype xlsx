--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa6c08559114a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd4bce2841e44860af2fb0019a825443.psmdcp" Id="R506fdb8ede2d4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b9d6d666b14449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faa1638883fc42b085f37d2ce801caaa.psmdcp" Id="Rec41f97433904cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>