--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b9d6d666b14449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faa1638883fc42b085f37d2ce801caaa.psmdcp" Id="Rec41f97433904cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315d7a7b02564dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc03f0b43f49443490c8045e55f2afe0.psmdcp" Id="Re8ed5e0c2509418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>