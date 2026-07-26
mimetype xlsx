--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315d7a7b02564dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc03f0b43f49443490c8045e55f2afe0.psmdcp" Id="Re8ed5e0c2509418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b479dbbf65b48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d773457b3ff442848128ecf292dd2f8a.psmdcp" Id="R2f3938a3cf7a4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>