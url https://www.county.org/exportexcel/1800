--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b479dbbf65b48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d773457b3ff442848128ecf292dd2f8a.psmdcp" Id="R2f3938a3cf7a4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7641e268e5854e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a8c0468206847929debc38c8845eef1.psmdcp" Id="Rbd30b200357d4169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>