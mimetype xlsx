--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7641e268e5854e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a8c0468206847929debc38c8845eef1.psmdcp" Id="Rbd30b200357d4169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2c3e31eefc4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92f95cb09a914ab391c92a8e62e781d3.psmdcp" Id="R713989fb1cc6412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>