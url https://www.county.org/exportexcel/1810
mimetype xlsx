--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92827b8179c84292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fe5758eca2d450bbc51a93c7c76d7ac.psmdcp" Id="R045777ed04f54e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0f99d82c634bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91f5541d8ade46649bf45c4814c59e5e.psmdcp" Id="R05e7a65d19924e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>