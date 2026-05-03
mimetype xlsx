--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0f99d82c634bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91f5541d8ade46649bf45c4814c59e5e.psmdcp" Id="R05e7a65d19924e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce2f4d0b11b40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b16b7826726d4932a0ead187c4e94c74.psmdcp" Id="R270948ef2c294462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>