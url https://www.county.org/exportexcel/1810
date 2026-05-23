--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce2f4d0b11b40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b16b7826726d4932a0ead187c4e94c74.psmdcp" Id="R270948ef2c294462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01bcdd85cef4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dad900401b74da79945acda829580f5.psmdcp" Id="R06c96a424f934e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>