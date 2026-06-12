--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01bcdd85cef4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dad900401b74da79945acda829580f5.psmdcp" Id="R06c96a424f934e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fbb38b0d9d43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46b078bce3d640a186848b840f55b58a.psmdcp" Id="Re130760cb3934e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>