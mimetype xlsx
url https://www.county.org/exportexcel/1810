--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fbb38b0d9d43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46b078bce3d640a186848b840f55b58a.psmdcp" Id="Re130760cb3934e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7821b156f0274693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61127c2aec5642368d6ce33ebf57e5eb.psmdcp" Id="R7c0708f6950b4dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>