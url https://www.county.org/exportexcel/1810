--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7821b156f0274693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61127c2aec5642368d6ce33ebf57e5eb.psmdcp" Id="R7c0708f6950b4dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660a9527b7604e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f066618ddfd6435880a52a3729f4931d.psmdcp" Id="Rb24ffaa3290a404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>