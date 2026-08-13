--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660a9527b7604e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f066618ddfd6435880a52a3729f4931d.psmdcp" Id="Rb24ffaa3290a404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3613ba38ab30447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73b45d1e70f440f8a447ebb65fefb30d.psmdcp" Id="R8c827a9e9c844530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>