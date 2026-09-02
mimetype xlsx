--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3613ba38ab30447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73b45d1e70f440f8a447ebb65fefb30d.psmdcp" Id="R8c827a9e9c844530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860af921b7994865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0545b68b57d4d60a6803acad33c6966.psmdcp" Id="Rb841a4fdc44a4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>