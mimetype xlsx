--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3c6719e4124b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e82a63c60ba4bb3866d57381df303d6.psmdcp" Id="R01120511260c4582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeae5028ba6048a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6247c255b2ca4e74979e34c2e5060b9a.psmdcp" Id="R817199befc6f4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>