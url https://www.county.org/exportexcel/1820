--- v7 (2026-04-02)
+++ v8 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeae5028ba6048a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6247c255b2ca4e74979e34c2e5060b9a.psmdcp" Id="R817199befc6f4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7251ca85ffef4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4bf076c71847308cd0bcde8f59cce7.psmdcp" Id="Rfb8b056a0a1a4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>