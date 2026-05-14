--- v8 (2026-04-22)
+++ v9 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7251ca85ffef4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4bf076c71847308cd0bcde8f59cce7.psmdcp" Id="Rfb8b056a0a1a4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12eaac8b382048ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a4d855c79345e5877b137347e5c8e1.psmdcp" Id="Re99ad4ca63654fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>