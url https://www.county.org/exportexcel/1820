--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12eaac8b382048ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a4d855c79345e5877b137347e5c8e1.psmdcp" Id="Re99ad4ca63654fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c883309a1874e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fdca59ca8414d0abea3a25023f6e5f2.psmdcp" Id="R6a65efc62fd949e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>