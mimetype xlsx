--- v10 (2026-06-03)
+++ v11 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c883309a1874e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fdca59ca8414d0abea3a25023f6e5f2.psmdcp" Id="R6a65efc62fd949e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351bdfc16ebf4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa2cc563a2fa4916b7c15bafa5356c17.psmdcp" Id="R09f281977a5e40e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>