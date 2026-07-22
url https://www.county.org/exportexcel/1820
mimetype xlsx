--- v11 (2026-06-24)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351bdfc16ebf4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa2cc563a2fa4916b7c15bafa5356c17.psmdcp" Id="R09f281977a5e40e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdee1ae6ff1e48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f5a8c00652149df8986f512ef51a5f3.psmdcp" Id="R31f477785d634c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>