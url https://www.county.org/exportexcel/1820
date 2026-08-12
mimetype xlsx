--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdee1ae6ff1e48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f5a8c00652149df8986f512ef51a5f3.psmdcp" Id="R31f477785d634c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5f6ff24ca847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2abb01c235db48b2b09f75f24a43b68d.psmdcp" Id="R39986a89d1d24a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>