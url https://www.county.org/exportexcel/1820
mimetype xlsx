--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5f6ff24ca847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2abb01c235db48b2b09f75f24a43b68d.psmdcp" Id="R39986a89d1d24a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5786e924c804f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad346c9626114471ad45f495d4aa969d.psmdcp" Id="R648899ed2a454c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>