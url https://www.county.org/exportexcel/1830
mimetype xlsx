--- v6 (2026-03-18)
+++ v7 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c01f5ab4e44a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cddeec35c5d94257a035ae4a06824c8b.psmdcp" Id="Rc8bbd1ee2f6e47b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661f1146fe334969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3f92b4849cc433b9ed480da06bd10d5.psmdcp" Id="Rdf47a89710d34ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>