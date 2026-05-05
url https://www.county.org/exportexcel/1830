--- v7 (2026-04-10)
+++ v8 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661f1146fe334969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3f92b4849cc433b9ed480da06bd10d5.psmdcp" Id="Rdf47a89710d34ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a7b307aa924497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78f8a3595fcc4961a7db7655ded4ec23.psmdcp" Id="Rd80da8117b8c4df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>