--- v8 (2026-05-05)
+++ v9 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a7b307aa924497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78f8a3595fcc4961a7db7655ded4ec23.psmdcp" Id="Rd80da8117b8c4df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b10dd98afb14d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1727816894d74be08c3857c0f222de7c.psmdcp" Id="Rd67d0d9dd1894eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>