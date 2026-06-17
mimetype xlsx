--- v9 (2026-05-28)
+++ v10 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b10dd98afb14d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1727816894d74be08c3857c0f222de7c.psmdcp" Id="Rd67d0d9dd1894eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e3504543bc4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/588cdce795504ba79bf9f551fb90b3e5.psmdcp" Id="R10a6f4eb679a47da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>