--- v10 (2026-06-17)
+++ v11 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e3504543bc4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/588cdce795504ba79bf9f551fb90b3e5.psmdcp" Id="R10a6f4eb679a47da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6881447efb404f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1089b0ee5b914115a16f264111fe8fc6.psmdcp" Id="R5d897de86d334098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>