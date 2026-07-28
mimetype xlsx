--- v11 (2026-07-08)
+++ v12 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6881447efb404f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1089b0ee5b914115a16f264111fe8fc6.psmdcp" Id="R5d897de86d334098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98095466e7c4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9887f4dd8964d5ebdf48ad4215b7b8d.psmdcp" Id="R7b2e47ef9ab948e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>