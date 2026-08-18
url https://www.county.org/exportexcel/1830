--- v12 (2026-07-28)
+++ v13 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98095466e7c4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9887f4dd8964d5ebdf48ad4215b7b8d.psmdcp" Id="R7b2e47ef9ab948e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ec506df2c24d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7cf35fae41147938309813343679bde.psmdcp" Id="R6a95ce0fef52491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>