--- v13 (2026-08-18)
+++ v14 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ec506df2c24d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7cf35fae41147938309813343679bde.psmdcp" Id="R6a95ce0fef52491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d738dbe1dbb4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc45a1998c734072ab1968d55f478975.psmdcp" Id="R3ca1147a1abd4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>