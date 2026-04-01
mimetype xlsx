--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a475b423e1a4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f57fdaf021344f59ca134ca5e297001.psmdcp" Id="Rea38aa38a7fd4373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84b1b364925440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfbf948d15ec411d99cdb449031696f8.psmdcp" Id="Re418ec16610145bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>