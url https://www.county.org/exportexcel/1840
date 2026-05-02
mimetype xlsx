--- v7 (2026-04-01)
+++ v8 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84b1b364925440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfbf948d15ec411d99cdb449031696f8.psmdcp" Id="Re418ec16610145bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2713f03a0e3f49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebd8632285034beb8a94acc9834e0515.psmdcp" Id="R218dea1a51e1495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>