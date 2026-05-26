--- v8 (2026-05-02)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2713f03a0e3f49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebd8632285034beb8a94acc9834e0515.psmdcp" Id="R218dea1a51e1495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31fc53046b2d41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a5a3a8265fb471abd74429ad005f3de.psmdcp" Id="Red790bbebf1c4a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>