--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31fc53046b2d41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a5a3a8265fb471abd74429ad005f3de.psmdcp" Id="Red790bbebf1c4a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04397a74f1b34e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad164fd7ced84ad8937877bca8ccd350.psmdcp" Id="R20e254a1e28948c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>