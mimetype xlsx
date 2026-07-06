--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04397a74f1b34e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad164fd7ced84ad8937877bca8ccd350.psmdcp" Id="R20e254a1e28948c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1b5c13ee2e45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc1e1208ffd44822812adb584e11bbee.psmdcp" Id="R3d1a6c78bb7f4b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>