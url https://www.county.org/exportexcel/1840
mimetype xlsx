--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1b5c13ee2e45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc1e1208ffd44822812adb584e11bbee.psmdcp" Id="R3d1a6c78bb7f4b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f51e4610df4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb2b0bd00d5d4547bc808054aef8b24a.psmdcp" Id="R2a9bebf9dc504f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>