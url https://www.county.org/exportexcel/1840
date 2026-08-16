--- v12 (2026-07-26)
+++ v13 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f51e4610df4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb2b0bd00d5d4547bc808054aef8b24a.psmdcp" Id="R2a9bebf9dc504f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra672abc8c9ca4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fd3e5495343498c827ca0371fc501b7.psmdcp" Id="Reab465397c604e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>