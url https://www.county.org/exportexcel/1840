--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra672abc8c9ca4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fd3e5495343498c827ca0371fc501b7.psmdcp" Id="Reab465397c604e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb2b8aa9e0294b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1dd4e399d0044fd872dc760c626231f.psmdcp" Id="R66e1773b14b54142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>