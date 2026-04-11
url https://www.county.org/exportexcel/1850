--- v9 (2026-03-22)
+++ v10 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6dac95adb24aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e582006a872d4692a5a433e0a1850109.psmdcp" Id="R95caa591de6c4d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b536a561d7845ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e735180682fe48c59796a2700fc238e9.psmdcp" Id="R0d642eeee5ce4c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>