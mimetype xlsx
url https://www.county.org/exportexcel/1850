--- v10 (2026-04-11)
+++ v11 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b536a561d7845ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e735180682fe48c59796a2700fc238e9.psmdcp" Id="R0d642eeee5ce4c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804ddfe02a664af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1759dcae0c084603a4de9eb4b1454e34.psmdcp" Id="R09160aa36b0848ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>