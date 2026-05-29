--- v11 (2026-05-08)
+++ v12 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804ddfe02a664af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1759dcae0c084603a4de9eb4b1454e34.psmdcp" Id="R09160aa36b0848ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523710862d934e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f320d05cef541908cce872977c348d9.psmdcp" Id="Rd6eae2b89a9d4377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>