--- v12 (2026-05-29)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523710862d934e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f320d05cef541908cce872977c348d9.psmdcp" Id="Rd6eae2b89a9d4377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce74f601d9ec4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18c49a62c2d4880a55d046217cb277a.psmdcp" Id="Recfdd0b27c454c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>