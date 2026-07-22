--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce74f601d9ec4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18c49a62c2d4880a55d046217cb277a.psmdcp" Id="Recfdd0b27c454c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd9a16b17554c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6c3cb618a93470ab23354c530f92c17.psmdcp" Id="R09cea775f53f4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>