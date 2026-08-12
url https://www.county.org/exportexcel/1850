--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd9a16b17554c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6c3cb618a93470ab23354c530f92c17.psmdcp" Id="R09cea775f53f4c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re826edad76ca4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d42b9e72fbbd4232a315ab5ea9ba992e.psmdcp" Id="Rb3f269e4373148ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>