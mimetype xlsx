--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re826edad76ca4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d42b9e72fbbd4232a315ab5ea9ba992e.psmdcp" Id="Rb3f269e4373148ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5c170d029c4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/771bd0456fe84c62b3a34c49a7a47842.psmdcp" Id="R6f68522346524454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>