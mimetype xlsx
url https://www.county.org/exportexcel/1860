--- v6 (2026-03-26)
+++ v7 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdf474468c34818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c730a2cb95214dcd898724ad0c92b257.psmdcp" Id="Raf125ea0c63a4c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821cf9240af64144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cbf7a82f85a4aeb894b543747e3fa1b.psmdcp" Id="Ra720d5242d6e40dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>