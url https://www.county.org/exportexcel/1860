--- v7 (2026-04-18)
+++ v8 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821cf9240af64144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cbf7a82f85a4aeb894b543747e3fa1b.psmdcp" Id="Ra720d5242d6e40dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ac4fde6d504fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69a7b0f6087b41c6ab6eea3a82366182.psmdcp" Id="Rbdbb982c3939422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>