--- v8 (2026-05-08)
+++ v9 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ac4fde6d504fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69a7b0f6087b41c6ab6eea3a82366182.psmdcp" Id="Rbdbb982c3939422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf47df04d4f4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bafeba5714b54bc98843e1e9bfb0e5f7.psmdcp" Id="Rdba67db0074e46b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>