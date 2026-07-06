--- v9 (2026-05-28)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf47df04d4f4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bafeba5714b54bc98843e1e9bfb0e5f7.psmdcp" Id="Rdba67db0074e46b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca143971bb64e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a058106f6a0433ebde15aad7d7279ba.psmdcp" Id="R8f2dbc7f6b7b4c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>