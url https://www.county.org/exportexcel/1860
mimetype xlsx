--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca143971bb64e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a058106f6a0433ebde15aad7d7279ba.psmdcp" Id="R8f2dbc7f6b7b4c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6230ea459d964ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a2117fbd7341329e0ebfa27feeeee1.psmdcp" Id="R834287c7df864935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>