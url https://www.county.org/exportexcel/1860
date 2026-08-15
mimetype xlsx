--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6230ea459d964ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a2117fbd7341329e0ebfa27feeeee1.psmdcp" Id="R834287c7df864935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b378fecfd24f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3e71c33b3d940c89de10a1ef55750ca.psmdcp" Id="Rf21a6d2e8a8c4eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>