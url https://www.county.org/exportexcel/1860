--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b378fecfd24f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3e71c33b3d940c89de10a1ef55750ca.psmdcp" Id="Rf21a6d2e8a8c4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048a4c51b1584771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac04721c4c114fe99f23388d56a3b48a.psmdcp" Id="R080b54e530a44cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>