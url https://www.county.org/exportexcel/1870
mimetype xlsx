--- v6 (2026-03-21)
+++ v7 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45843f94d4047ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/122f76098e2e4ec0abda40120fdc20ff.psmdcp" Id="Rd23f1e531dda4faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9440af805d194835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d7c26aeab1f46798f5867d9e9c00890.psmdcp" Id="R9a0901f19dab4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>