--- v7 (2026-04-10)
+++ v8 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9440af805d194835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d7c26aeab1f46798f5867d9e9c00890.psmdcp" Id="R9a0901f19dab4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7252e3a4854e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f567ce550914221ba9beb4336052232.psmdcp" Id="R59a0246b18994aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>