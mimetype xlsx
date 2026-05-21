--- v8 (2026-04-30)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7252e3a4854e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f567ce550914221ba9beb4336052232.psmdcp" Id="R59a0246b18994aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e748712dd7476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91d206c9e28a456883dc5272e5c3389d.psmdcp" Id="R522e489eec8f4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>