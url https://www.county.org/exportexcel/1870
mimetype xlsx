--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e748712dd7476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91d206c9e28a456883dc5272e5c3389d.psmdcp" Id="R522e489eec8f4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff5fc94b1384847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa0a3532d9ca4dcc9aa20515375e1de8.psmdcp" Id="Rb905990083f54eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>