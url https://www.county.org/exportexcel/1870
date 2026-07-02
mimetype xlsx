--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff5fc94b1384847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa0a3532d9ca4dcc9aa20515375e1de8.psmdcp" Id="Rb905990083f54eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd76d89a2ba4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9db36ba73304920b4be95f373baeedb.psmdcp" Id="Ra705eb0073f34f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>