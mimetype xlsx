--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd76d89a2ba4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9db36ba73304920b4be95f373baeedb.psmdcp" Id="Ra705eb0073f34f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2095a13bb1dd487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d04ac14ff704390b556a38a88316489.psmdcp" Id="R1fbe9aca0b6b40b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>