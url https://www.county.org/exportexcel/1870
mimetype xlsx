--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2095a13bb1dd487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d04ac14ff704390b556a38a88316489.psmdcp" Id="R1fbe9aca0b6b40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bcaf6f615d4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f7aed3f22634ab4a6b9981120266302.psmdcp" Id="Rc57aae9b4b434203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>