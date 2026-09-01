--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bcaf6f615d4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f7aed3f22634ab4a6b9981120266302.psmdcp" Id="Rc57aae9b4b434203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb480cf6378450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1302e96b62844459827e22651a5ea84.psmdcp" Id="Rc9102a4c43704de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>