--- v6 (2026-03-23)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367192b6ed574fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40de59afb9bc45cf8ca2ba9cd9e9f30d.psmdcp" Id="R93b609c59e6b4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167557263a4e4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79f3f1d78f3a41cc868a9dee44d4f4b6.psmdcp" Id="Reb3b7926a6b74e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>