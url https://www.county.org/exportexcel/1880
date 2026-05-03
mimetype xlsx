--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167557263a4e4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79f3f1d78f3a41cc868a9dee44d4f4b6.psmdcp" Id="Reb3b7926a6b74e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d7ff15db474496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b430069c1544ba9a734ffebcedc99fb.psmdcp" Id="Ra3357fe28a3d4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>