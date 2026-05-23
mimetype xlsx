--- v8 (2026-05-03)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d7ff15db474496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b430069c1544ba9a734ffebcedc99fb.psmdcp" Id="Ra3357fe28a3d4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00cb7ee35b449fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f42d53d8ca9844beb5a68574445457a9.psmdcp" Id="Reef2d632b8824e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>