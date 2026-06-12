--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00cb7ee35b449fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f42d53d8ca9844beb5a68574445457a9.psmdcp" Id="Reef2d632b8824e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547842c29acb41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/986a81365b9b4021bf696fb1ada793ca.psmdcp" Id="R71a58d4a408b4e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>