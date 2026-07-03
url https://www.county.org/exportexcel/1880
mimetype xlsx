--- v10 (2026-06-12)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547842c29acb41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/986a81365b9b4021bf696fb1ada793ca.psmdcp" Id="R71a58d4a408b4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb9a4cc8aa5419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a1066b450fb4551b5fcc921185318ec.psmdcp" Id="R95376cd1b080437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>