--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb9a4cc8aa5419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a1066b450fb4551b5fcc921185318ec.psmdcp" Id="R95376cd1b080437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149beb24a0f54c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88bb59d9a9114d1c80d024173f01f035.psmdcp" Id="R17130dae1b884544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>