--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149beb24a0f54c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88bb59d9a9114d1c80d024173f01f035.psmdcp" Id="R17130dae1b884544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da293921663416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a445cc1381443b494c0b898ad294af2.psmdcp" Id="Rc8a7e44abd8241fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>