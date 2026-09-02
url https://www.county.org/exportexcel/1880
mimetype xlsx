--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da293921663416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a445cc1381443b494c0b898ad294af2.psmdcp" Id="Rc8a7e44abd8241fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45d3bafebfa4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7df711ec91ea42a0b81b8adc4e0b30af.psmdcp" Id="R7ad950427b884579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>