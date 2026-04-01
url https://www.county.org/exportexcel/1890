--- v5 (2026-03-10)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c5faf5f1254ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfc50e136e124cf987d7c678aa60d879.psmdcp" Id="R014f7bab9db0435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c36abbd0e4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3d9da5dc5484152a1353f61b3fb7569.psmdcp" Id="R8bc1395bfb7b4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>