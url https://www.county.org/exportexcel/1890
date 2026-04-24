--- v6 (2026-04-01)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c36abbd0e4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3d9da5dc5484152a1353f61b3fb7569.psmdcp" Id="R8bc1395bfb7b4513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5260b23c7fe4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd56d210a1914b708b36a7977afaec6a.psmdcp" Id="R3bae6964beee4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>