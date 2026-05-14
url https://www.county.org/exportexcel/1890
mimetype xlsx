--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5260b23c7fe4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd56d210a1914b708b36a7977afaec6a.psmdcp" Id="R3bae6964beee4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614bb1b660eb4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db03613d9516492cad747f13f6f0398d.psmdcp" Id="R6c595c84c9554219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>