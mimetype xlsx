--- v8 (2026-05-14)
+++ v9 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614bb1b660eb4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db03613d9516492cad747f13f6f0398d.psmdcp" Id="R6c595c84c9554219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7df2e0327274bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/394ce599f8934615a20431780f2f4aff.psmdcp" Id="Rd6f568d5c75e444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>