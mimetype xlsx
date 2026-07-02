--- v9 (2026-06-09)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7df2e0327274bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/394ce599f8934615a20431780f2f4aff.psmdcp" Id="Rd6f568d5c75e444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2c9ecf556c4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b601c0b5ba1d4116a1802585b9a28d31.psmdcp" Id="R8f9c5817b454439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>