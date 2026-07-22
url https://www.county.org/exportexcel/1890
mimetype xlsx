--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2c9ecf556c4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b601c0b5ba1d4116a1802585b9a28d31.psmdcp" Id="R8f9c5817b454439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad76ee236714532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f8fa2ca2e4b4b43839dccc5a74a7d0b.psmdcp" Id="Rcfc07021eb83428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>