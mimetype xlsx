--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad76ee236714532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f8fa2ca2e4b4b43839dccc5a74a7d0b.psmdcp" Id="Rcfc07021eb83428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973d0bbf41634379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6e5a2c8b6384d3bb1bb2053c1479ac7.psmdcp" Id="R134b60557fd64d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>