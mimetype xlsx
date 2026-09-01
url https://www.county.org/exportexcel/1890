--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973d0bbf41634379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6e5a2c8b6384d3bb1bb2053c1479ac7.psmdcp" Id="R134b60557fd64d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6865792b164095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1f1c3ed40a34d4b87945f1d5422420a.psmdcp" Id="Rd5836cd965b44007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>