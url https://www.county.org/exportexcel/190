--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c52b7351c74937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4dc0133f72c4e9ab414ed284318e1f4.psmdcp" Id="R25d3e48202e54493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8def964a86aa4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c44dd04baa8475ab184c4abe1f9a33f.psmdcp" Id="R6ac9aafb8d04427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>