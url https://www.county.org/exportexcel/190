--- v9 (2026-04-13)
+++ v10 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8def964a86aa4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c44dd04baa8475ab184c4abe1f9a33f.psmdcp" Id="R6ac9aafb8d04427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5bc9b6f15e4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12c858ca9aa64407b5233ed5f4c2d7cc.psmdcp" Id="R45af2c556fed400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>