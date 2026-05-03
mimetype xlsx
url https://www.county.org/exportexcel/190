--- v10 (2026-04-13)
+++ v11 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5bc9b6f15e4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12c858ca9aa64407b5233ed5f4c2d7cc.psmdcp" Id="R45af2c556fed400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b1e40da72744a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1ec1722e2e2486d9a61acf891a3abea.psmdcp" Id="R2cc6e6b7ebaa4285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>