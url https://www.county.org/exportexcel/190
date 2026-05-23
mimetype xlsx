--- v11 (2026-05-03)
+++ v12 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b1e40da72744a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1ec1722e2e2486d9a61acf891a3abea.psmdcp" Id="R2cc6e6b7ebaa4285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565dcd8526334c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78d138bfe30a4395871607e447cd613b.psmdcp" Id="R2a28bcba29474ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>