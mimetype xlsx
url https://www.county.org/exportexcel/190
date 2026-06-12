--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565dcd8526334c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78d138bfe30a4395871607e447cd613b.psmdcp" Id="R2a28bcba29474ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d552952f5434be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb095bef65114b5f98f2be6eb203b56d.psmdcp" Id="R764535507c5e4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>