--- v13 (2026-06-12)
+++ v14 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d552952f5434be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb095bef65114b5f98f2be6eb203b56d.psmdcp" Id="R764535507c5e4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463db54f5ea74b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f7afbb76e9e4544a4bd3cdcdf24dd37.psmdcp" Id="R38842f0554df4bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>