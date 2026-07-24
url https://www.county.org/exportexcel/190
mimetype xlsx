--- v14 (2026-07-03)
+++ v15 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463db54f5ea74b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f7afbb76e9e4544a4bd3cdcdf24dd37.psmdcp" Id="R38842f0554df4bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10a67fb5c524de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f6ba54cdba149a69da867ec67f1a341.psmdcp" Id="Rfeaa54e3f8744b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>