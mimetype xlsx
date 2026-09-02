--- v15 (2026-07-24)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10a67fb5c524de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f6ba54cdba149a69da867ec67f1a341.psmdcp" Id="Rfeaa54e3f8744b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e01339b6924c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1b1e87e14644879a7b699004b309f58.psmdcp" Id="Rdcc6e81592654f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>